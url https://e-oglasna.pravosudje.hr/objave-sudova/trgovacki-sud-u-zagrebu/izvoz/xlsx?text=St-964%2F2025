--- v0 (2026-05-13)
+++ v1 (2026-10-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-964/2025</t>
   </si>
   <si>
+    <t>Rješenje od 06.10.2026.-32</t>
+  </si>
+  <si>
+    <t>STILUS MEDIA d.o.o.</t>
+  </si>
+  <si>
+    <t>ŠUBLINOV BRIJEG 20 B, 10090 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>56853854227</t>
+  </si>
+  <si>
+    <t>STILUS MEDIA d.o.o. 56853854227</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:34:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1652df68-84ed-491b-8b3a-f4f08f58efd9</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1652df68-84ed-491b-8b3a-f4f08f58efd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=964&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju od 06.10.2026.-31</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2abfaf5-b1ac-4ac5-81b0-399e693d71fe</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2abfaf5-b1ac-4ac5-81b0-399e693d71fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 17.03.2026.-26</t>
   </si>
   <si>
-    <t>STILUS MEDIA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.03.2026. 12:13:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77a568fd-6b42-43f6-b196-622cd0bcf46b</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77a568fd-6b42-43f6-b196-622cd0bcf46b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=964&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog za nagradu od 17.02.2026.-25</t>
   </si>
   <si>
     <t>24.02.2026. 09:24:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2d1ff7e-1d2b-46bf-aa4b-cc3f618a08b2</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2d1ff7e-1d2b-46bf-aa4b-cc3f618a08b2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće privremenog stečajnog upravitelja od 21.01.2026.-24; Prilog od: 21.01.2026.</t>
   </si>
   <si>
     <t>22.01.2026. 10:37:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c99540-f98e-4be5-a272-bb326677a6d4</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-964_2025-24-1 - Prilozi 1 - 7 .pdf</t>
@@ -159,53 +189,50 @@
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 05.05.2025.-4</t>
   </si>
   <si>
     <t>05.05.2025. 11:54:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/efc14a2e-09bb-4523-ae02-5b6fe5e8e562</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/efc14a2e-09bb-4523-ae02-5b6fe5e8e562/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 05.05.2025.-3</t>
   </si>
   <si>
     <t>Frane Perko 60975106439; STILUS MEDIA d.o.o. 56853854227</t>
   </si>
   <si>
     <t>05.05.2025. 11:52:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c655d396-ac99-4232-97d7-72567087a706</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c655d396-ac99-4232-97d7-72567087a706/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a) (609) od 23.04.2025.-1; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.; Prilog od: 23.04.2025.</t>
   </si>
   <si>
     <t>28.04.2025. 08:43:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92bb58a5-1030-4af5-9411-8aaa430d2377</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-964_2025-1-1 - Podnesak.pdf; Prilog St-964_2025-1-2 - Podaci iz RGFI-a.pdf; Prilog St-964_2025-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92bb58a5-1030-4af5-9411-8aaa430d2377/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -227,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -510,103 +537,187 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>56</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>57</v>
       </c>
-      <c r="N8" t="s">
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>