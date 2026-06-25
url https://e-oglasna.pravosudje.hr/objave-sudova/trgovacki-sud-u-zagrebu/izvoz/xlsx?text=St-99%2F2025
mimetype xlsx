--- v0 (2026-05-10)
+++ v1 (2026-06-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-99/2025</t>
   </si>
   <si>
+    <t>Rješenje-određivanje nagrade privremenom stečajnom upravitelju od 26.05.2026.  -41</t>
+  </si>
+  <si>
+    <t>Komorač i Kim j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Masarykova ulica 11 /1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>99232935084</t>
+  </si>
+  <si>
+    <t>Komorač i Kim j.d.o.o. 99232935084</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa697925-7b73-4263-a35b-7eb70e95baa0</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa697925-7b73-4263-a35b-7eb70e95baa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje-otvaranje stečajnog postupka od 21.05.2026.  -37</t>
+  </si>
+  <si>
+    <t>21.05.2026. 09:32:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46204ca9-92cd-4f41-8e3f-3a0e7934b48f</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46204ca9-92cd-4f41-8e3f-3a0e7934b48f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 21.04.2026. -31, Prilog od: 21.04.2026.</t>
   </si>
   <si>
-    <t>Komorač i Kim j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>21.04.2026. 14:39:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4863ec45-00a5-4890-9a87-e15d21070232</t>
   </si>
   <si>
     <t>Požurnica.pdf P285P; Prilog St-99_2025-31-1 - export-2026-04-09.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4863ec45-00a5-4890-9a87-e15d21070232/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=99&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 21.04.2026.  -32</t>
   </si>
   <si>
     <t>21.04.2026. 14:38:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e68d8fb8-4dad-4483-8f36-fac6731a1c72</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e68d8fb8-4dad-4483-8f36-fac6731a1c72/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 01.04.2026.   -29</t>
   </si>
   <si>
     <t>01.04.2026. 12:01:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcd195e3-bc04-4b83-9338-c19fec5c4800</t>
   </si>
@@ -248,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -541,177 +571,261 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>40</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>