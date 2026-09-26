--- v1 (2026-06-25)
+++ v2 (2026-09-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="129">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,245 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-99/2025</t>
   </si>
   <si>
+    <t>Rješenje-utvrđene i osporene tražbine od 15.09.2026.  -61</t>
+  </si>
+  <si>
+    <t>Komorač i Kim j.d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Masarykova ulica 11 /1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>99232935084</t>
+  </si>
+  <si>
+    <t>Komorač i Kim j.d.o.o. za usluge u stečaju 99232935084</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:00:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31da3cff-0df5-421c-aa0f-110d0a0a0699</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31da3cff-0df5-421c-aa0f-110d0a0a0699/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tablica priznatih tražbina od 15.09.2026.  -60</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:00:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c792cc-2cbf-41c7-b946-fcf51b48390a</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c792cc-2cbf-41c7-b946-fcf51b48390a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.  -58</t>
+  </si>
+  <si>
+    <t>11.09.2026. 15:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/910f1ceb-f8b9-493a-94a8-63a10fecf7fd</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/910f1ceb-f8b9-493a-94a8-63a10fecf7fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ispravak popisa dužnikovih vjerovnika od 09.09.2026.  -54</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:02:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa25949e-ce2e-49ca-9489-f3a8090ad146</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa25949e-ce2e-49ca-9489-f3a8090ad146/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ispravak popisa imovine i obveza od 09.09.2026.  -53</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:01:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/810cb526-8e7a-466f-880c-02fea1d05e36</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza.pdf P78P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/810cb526-8e7a-466f-880c-02fea1d05e36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ispravak tablice prijavljenih tražbina od 09.09.2026. -52, Prilog od: 09.09.2026.; Prilog od: 09.09.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:54:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1630c1c9-860c-4696-9fa1-e734a064aa31</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-99_2025-52-1 - Prilog 1 - tablica s obračunom kamata.pdf; Prilog St-99_2025-52-2 - Podnesak-Dostava obračuna kamata_St-99-2025_31-08-2026_SGN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1630c1c9-860c-4696-9fa1-e734a064aa31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza od 31.08.2026.  -51</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:18:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b728aa4c-10e7-4e8e-8fde-ce1002f46b45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b728aa4c-10e7-4e8e-8fde-ce1002f46b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika od 31.08.2026.  -50</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:17:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e38c4fda-00a6-4ff3-8abc-0d86e82b5331</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e38c4fda-00a6-4ff3-8abc-0d86e82b5331/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase od 31.08.2026.  -49</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:17:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c123f94d-d246-4600-8790-127f56142af5</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c123f94d-d246-4600-8790-127f56142af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina od 31.08.2026.  -48</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:16:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d3e67-7451-4ed9-968e-4a8892e0b171</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466d3e67-7451-4ed9-968e-4a8892e0b171/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 31.08.2026.; Izvješće stečajnog upravitelja od 31.08.2026. -46, Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d61a5d11-de81-4d39-83cf-6024a9599ea9</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-99_2025-46-1 - BILANCA-KOMORAČ I KIM.pdf; Prilog St-99_2025-46-2 - RAČUN DOBITI I GUBITKA-KOMORAČ I KIM.pdf; Prilog St-99_2025-46-3 - 1699450_O_1.pdf; Prilog St-99_2025-46-4 - Uvjerenje KOMORAČ I KIM j.d.o.o..pdf; Prilog St-99_2025-46-5 - Izlist HZMO KOMORAČ i KIM j.d.o.o..pdf; Prilog St-99_2025-46-6 - Gmail - Utvrđenje imovine zastupnika po zakonu i stečajnog dužnika KOMORAČ I KIM j.d.o.o., OIB_ 9923.pdf; Prilog St-99_2025-46-7 - Potvrda primitka FINA.pdf; Prilog St-99_2025-46-8 - Komorač i Kim-GFI-POD602-2026 do 20.05.xls; Prilog St-99_2025-46-9 - Komorač i kim-BILJEŠKE za 2026. godinu.docx; Prilog St-99_2025-46-10 - Porezno rješenje od 10.7.2026.pdf; Prilog St-99_2025-46-11 - potraživanja za dane zajmove.pdf; Prilog St-99_2025-46-12 - obveze za zajmove.pdf; Prilog St-99_2025-46-13 - obveze za zajam izdavateljima kartica.pdf; Prilog St-99_2025-46-14 - JOPPD_99232935084_20240630-20240630.pdf; Prilog St-99_2025-46-15 - Podnesak TS ZG P-2559-2024-19 od 05.06.2026. - Žalba.pdf; Prilog St-99_2025-46-16 - Odluka TS ZG P-2559-2024-16 od 19.05.2026. - Presuda.pdf; Prilog St-99_2025-46-17 - Podnesak TS ZG P-2559-2024-21 od 17.06.2026. - Odgovor na žalbu.pdf; Prilog St-99_2025-47-1 - Komorač i Kim-ugovor  o vođenju knjigovodstva. (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d61a5d11-de81-4d39-83cf-6024a9599ea9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje-određivanje nagrade privremenom stečajnom upravitelju od 26.05.2026.  -41</t>
   </si>
   <si>
     <t>Komorač i Kim j.d.o.o.</t>
   </si>
   <si>
-    <t>Masarykova ulica 11 /1, 10000 Zagreb, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>Komorač i Kim j.d.o.o. 99232935084</t>
   </si>
   <si>
     <t>26.05.2026. 12:04:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa697925-7b73-4263-a35b-7eb70e95baa0</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa697925-7b73-4263-a35b-7eb70e95baa0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=99&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje-otvaranje stečajnog postupka od 21.05.2026.  -37</t>
   </si>
   <si>
     <t>21.05.2026. 09:32:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46204ca9-92cd-4f41-8e3f-3a0e7934b48f</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46204ca9-92cd-4f41-8e3f-3a0e7934b48f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.04.2026. -31, Prilog od: 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 14:39:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4863ec45-00a5-4890-9a87-e15d21070232</t>
   </si>
   <si>
     <t>Požurnica.pdf P285P; Prilog St-99_2025-31-1 - export-2026-04-09.pdf</t>
@@ -141,53 +306,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/4863ec45-00a5-4890-9a87-e15d21070232/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 21.04.2026.  -32</t>
   </si>
   <si>
     <t>21.04.2026. 14:38:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e68d8fb8-4dad-4483-8f36-fac6731a1c72</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e68d8fb8-4dad-4483-8f36-fac6731a1c72/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 01.04.2026.   -29</t>
   </si>
   <si>
     <t>01.04.2026. 12:01:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcd195e3-bc04-4b83-9338-c19fec5c4800</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcd195e3-bc04-4b83-9338-c19fec5c4800/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće privremenog stečajnog upravitelja od 18.02.2026. -28, Prilog od: 18.02.2026.; Prilog od: 18.02.2026.; Prilog od: 18.02.2026.; Prilog od: 18.02.2026.; Prilog od: 18.02.2026.</t>
   </si>
   <si>
     <t>19.02.2026. 13:39:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14ec0f8c-de6f-4c54-9fec-6a439816cd10</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-99_2025-28-1 - BILANCA-KOMORAČ I KIM.pdf; Prilog St-99_2025-28-2 - RAČUN DOBITI I GUBITKA-KOMORAČ I KIM.pdf; Prilog St-99_2025-28-3 - Gmail - Utvrđenje imovine zastupnika po zakonu i stečajnog dužnika KOMORAČ I KIM j.d.o.o., OIB_ 9923.pdf; Prilog St-99_2025-28-4 - 1564096_O_1 (1).pdf; Prilog St-99_2025-28-5 - Izlist HZMO KOMORAČ i KIM j.d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14ec0f8c-de6f-4c54-9fec-6a439816cd10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja od 16.01.2026.  -24</t>
   </si>
   <si>
     <t>19.01.2026. 09:29:15</t>
   </si>
@@ -278,51 +440,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -613,219 +775,681 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
+        <v>45</v>
+      </c>
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
         <v>40</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
         <v>63</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>72</v>
       </c>
       <c r="L12" t="s">
         <v>73</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>76</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>35</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>95</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" t="s">
+        <v>121</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" t="s">
+        <v>95</v>
+      </c>
+      <c r="M22" t="s">
+        <v>123</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>77</v>
+      </c>
+      <c r="I23" t="s">
+        <v>125</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" t="s">
+        <v>127</v>
+      </c>
+      <c r="M23" t="s">
+        <v>128</v>
+      </c>
+      <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>