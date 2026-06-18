--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,225 +59,324 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Su-45/2026</t>
   </si>
   <si>
-    <t>Dopis od 28.04.2026.; Prilog od: 28.04.2026.</t>
+    <t>Dopis od 16.06.2026.; Prilog od: 16.06.2026.</t>
   </si>
   <si>
     <t>Javnost</t>
   </si>
   <si>
-    <t>30.04.2026. 09:29:31</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8262952a-d6c2-4120-bf4e-a7d8c8727369/dokumenti/preuzimanje</t>
+    <t>16.06.2026. 14:55:50</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f7a64d5-11e2-4a78-87c9-237d5c546320</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-287-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f7a64d5-11e2-4a78-87c9-237d5c546320/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Su&amp;predmet=45&amp;godina=2026</t>
   </si>
   <si>
-    <t>30.04.2026. 09:27:12</t>
-[...101 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/00835c3f-372c-4176-a5c6-e45e8825127d/dokumenti/preuzimanje</t>
+    <t>16.06.2026. 14:53:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/802d2c32-8726-436b-9bd0-01707247c551</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-286-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/802d2c32-8726-436b-9bd0-01707247c551/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:51:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0c14a9e-1daa-4e4a-b878-cfd4303c8d65</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-285-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0c14a9e-1daa-4e4a-b878-cfd4303c8d65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:47:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74df6e42-e1e2-47a8-a53b-5b173f912eef</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-284-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74df6e42-e1e2-47a8-a53b-5b173f912eef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b27f9ee-3902-4ee6-957b-590915d4d83c</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-283-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b27f9ee-3902-4ee6-957b-590915d4d83c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:44:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11807109-712a-4b96-a922-0bc9c7d1efec</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-282-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11807109-712a-4b96-a922-0bc9c7d1efec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 11.06.2026.; Prilog od: 11.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da855f1b-78a2-4b3a-bbaf-35a449b8e9d9</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-281-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da855f1b-78a2-4b3a-bbaf-35a449b8e9d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:40:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce2e5c3-4688-4957-9070-242834dca500</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-280-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce2e5c3-4688-4957-9070-242834dca500/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:38:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f818f51-d269-4397-8b12-a5c9fea795d4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-279-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f818f51-d269-4397-8b12-a5c9fea795d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:36:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19a1e880-9e0e-495d-9f3a-edc067b4bf3f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-278-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19a1e880-9e0e-495d-9f3a-edc067b4bf3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb6c9a3-c98b-4af4-8b26-7f20b76e42d4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-277-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb6c9a3-c98b-4af4-8b26-7f20b76e42d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:31:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/803d6097-56d5-432d-9cd0-ca392be76a27</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-276-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/803d6097-56d5-432d-9cd0-ca392be76a27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:29:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0665f269-985a-4195-a18a-776311ec17ec</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-275-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0665f269-985a-4195-a18a-776311ec17ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:20:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aee7349-f887-4063-bc2c-32306ff47d7e</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-274-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aee7349-f887-4063-bc2c-32306ff47d7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:18:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b8b2a18-d413-472a-abda-d0b4fb00bb19</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-273-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b8b2a18-d413-472a-abda-d0b4fb00bb19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:15:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddfe6018-aded-467b-a43a-f3517ef772d7</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-272-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddfe6018-aded-467b-a43a-f3517ef772d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>11.06.2026. 09:30:36</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2124227b-d44f-4b19-bbae-4292bf1b3000</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2124227b-d44f-4b19-bbae-4292bf1b3000/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -370,297 +469,601 @@
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
         <v>48</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" t="s">
         <v>50</v>
       </c>
       <c r="N8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>52</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>53</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
         <v>56</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>57</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>58</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" t="s">
         <v>59</v>
       </c>
-      <c r="N10" t="s">
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" t="s">
+        <v>62</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" t="s">
+        <v>69</v>
+      </c>
+      <c r="M13" t="s">
+        <v>70</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" t="s">
+        <v>74</v>
+      </c>
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
+        <v>76</v>
+      </c>
+      <c r="L15" t="s">
+        <v>77</v>
+      </c>
+      <c r="M15" t="s">
+        <v>78</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" t="s">
+        <v>80</v>
+      </c>
+      <c r="L16" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" t="s">
+        <v>83</v>
+      </c>
+      <c r="J17" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" t="s">
+        <v>84</v>
+      </c>
+      <c r="L17" t="s">
+        <v>85</v>
+      </c>
+      <c r="M17" t="s">
+        <v>86</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" t="s">
+        <v>88</v>
+      </c>
+      <c r="J18" t="s">
+        <v>89</v>
+      </c>
+      <c r="K18" t="s">
+        <v>90</v>
+      </c>
+      <c r="L18" t="s">
+        <v>91</v>
+      </c>
+      <c r="M18" t="s">
+        <v>92</v>
+      </c>
+      <c r="N18" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>