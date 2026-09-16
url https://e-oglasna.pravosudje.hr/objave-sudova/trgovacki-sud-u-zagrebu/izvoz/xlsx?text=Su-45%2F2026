--- v1 (2026-06-18)
+++ v2 (2026-09-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="64">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,324 +59,237 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Su-45/2026</t>
   </si>
   <si>
-    <t>Dopis od 16.06.2026.; Prilog od: 16.06.2026.</t>
+    <t>Dopis od 15.09.2026.; Prilog od: 15.09.2026.</t>
   </si>
   <si>
     <t>Javnost</t>
   </si>
   <si>
-    <t>16.06.2026. 14:55:50</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3f7a64d5-11e2-4a78-87c9-237d5c546320/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 14:17:19</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2ae18a-e9e3-4e61-a78b-5edf24a8befe</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-375-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2ae18a-e9e3-4e61-a78b-5edf24a8befe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Su&amp;predmet=45&amp;godina=2026</t>
   </si>
   <si>
-    <t>16.06.2026. 14:53:50</t>
-[...200 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2124227b-d44f-4b19-bbae-4292bf1b3000/dokumenti/preuzimanje</t>
+    <t>Dopis od 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56823e26-51de-4f2e-a0e5-d10d2c19d582</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-374-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56823e26-51de-4f2e-a0e5-d10d2c19d582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 11.09.2026.; Prilog od: 11.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 15:58:35</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b157455b-0709-47f4-afee-0cea73624bfa</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-373-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b157455b-0709-47f4-afee-0cea73624bfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>11.09.2026. 15:55:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f27d3655-0670-4968-89fc-ee6e40fccea4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-372-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f27d3655-0670-4968-89fc-ee6e40fccea4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 09.09.2026.; Prilog od: 09.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 15:52:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9407c80d-0589-49df-8b63-ee9c626ea612</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-371-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9407c80d-0589-49df-8b63-ee9c626ea612/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 08.09.2026.; Prilog od: 08.09.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:03:53</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feb54fd8-2c02-4c0f-8112-d54cc9074636</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-370-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feb54fd8-2c02-4c0f-8112-d54cc9074636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:42:10</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb3f361-6bb0-4c3d-bc3e-db32c2b06313</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-369-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb3f361-6bb0-4c3d-bc3e-db32c2b06313/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3467553-078f-4a3e-82b6-a294d2d4452c</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-368-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3467553-078f-4a3e-82b6-a294d2d4452c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:33:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/904e254b-20a5-42de-a078-fe30981316b2</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-367-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/904e254b-20a5-42de-a078-fe30981316b2/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -431,639 +344,335 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M10" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
-        <v>24</v>
-[...302 lines deleted...]
-      <c r="N18" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>