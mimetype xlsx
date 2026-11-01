--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="171">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,237 +59,558 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Su-45/2026</t>
   </si>
   <si>
-    <t>Dopis od 15.09.2026.; Prilog od: 15.09.2026.</t>
+    <t>Rješenje od 29.10.2026.; Prilog od: 29.10.2026.</t>
   </si>
   <si>
     <t>Javnost</t>
   </si>
   <si>
-    <t>15.09.2026. 14:17:19</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fc2ae18a-e9e3-4e61-a78b-5edf24a8befe/dokumenti/preuzimanje</t>
+    <t>30.10.2026. 09:44:31</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b97afb-83d9-4705-940d-5b454b80a41f</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P; Prilog Su-45_2026-468-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b97afb-83d9-4705-940d-5b454b80a41f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Su&amp;predmet=45&amp;godina=2026</t>
   </si>
   <si>
-    <t>Dopis od 14.09.2026.; Prilog od: 14.09.2026.</t>
-[...113 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/904e254b-20a5-42de-a078-fe30981316b2/dokumenti/preuzimanje</t>
+    <t>Dopis od 27.10.2026.; Prilog od: 27.10.2026.</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:34:55</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b0ede63-aa14-4c12-aabf-6180e7fbfeb4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-467-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b0ede63-aa14-4c12-aabf-6180e7fbfeb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 26.10.2026.; Prilog od: 26.10.2026.</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/546fd7a4-8769-4353-afac-01321de80a14</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-466-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/546fd7a4-8769-4353-afac-01321de80a14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 21.10.2026.; Prilog od: 21.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:23:27</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31dbc9a8-9277-486f-afa3-686fd14ab0e4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-465-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31dbc9a8-9277-486f-afa3-686fd14ab0e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 20.10.2026.; Prilog od: 20.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:19:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6614970-8c85-4521-9862-d0a87d104c37</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-464-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6614970-8c85-4521-9862-d0a87d104c37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 19.10.2026.; Prilog od: 19.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd0c243-4a5e-4602-a53a-e7a9245613f8</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-463-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd0c243-4a5e-4602-a53a-e7a9245613f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:14:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09994c-5b98-40c4-9af1-c76410515e88</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-462-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d09994c-5b98-40c4-9af1-c76410515e88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:12:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5238a8cd-4138-450d-8288-fa36daa93144</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-461-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5238a8cd-4138-450d-8288-fa36daa93144/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:08:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d7a6cd-f071-4986-b635-8b19cf1336bc</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-460-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61d7a6cd-f071-4986-b635-8b19cf1336bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 16.10.2026.; Prilog od: 16.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:57:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f094ce07-fd26-4f5d-b02b-b4e79192b3bb</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-459-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f094ce07-fd26-4f5d-b02b-b4e79192b3bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:54:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f43bc134-11a3-4762-b568-549a3762dd3f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-458-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f43bc134-11a3-4762-b568-549a3762dd3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:52:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/521be410-035e-476b-af07-973e5b4c3b34</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-457-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/521be410-035e-476b-af07-973e5b4c3b34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:48:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ace114da-081b-46ce-a570-ef4c208b1224</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-456-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ace114da-081b-46ce-a570-ef4c208b1224/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c079250-5074-41d1-90f2-0d25389193a0</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-455-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c079250-5074-41d1-90f2-0d25389193a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:36:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf2a1793-4b72-4048-b37f-b484d4e31fa3</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-454-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf2a1793-4b72-4048-b37f-b484d4e31fa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1dfca08-461e-49fe-8578-b7f22fc6ce34</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-453-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1dfca08-461e-49fe-8578-b7f22fc6ce34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:29:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f6be233-a317-4560-aef4-9bafad0c1bba</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-452-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f6be233-a317-4560-aef4-9bafad0c1bba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:26:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/056ea343-63c7-4bf7-a3a3-94999b712041</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-451-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/056ea343-63c7-4bf7-a3a3-94999b712041/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:23:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162dcab5-a9fb-4836-993a-6768e317f190</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-450-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162dcab5-a9fb-4836-993a-6768e317f190/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:21:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/072f267e-b668-47de-a945-1e159113633f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-449-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/072f267e-b668-47de-a945-1e159113633f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc2a687-caab-4707-887c-1dbe06776094</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-448-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfc2a687-caab-4707-887c-1dbe06776094/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/042451e2-3b08-4f87-aa2a-68bb94f365b9</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-447-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/042451e2-3b08-4f87-aa2a-68bb94f365b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:10:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4f767e-6f4f-4634-a5ab-a4f9b83ee330</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-446-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e4f767e-6f4f-4634-a5ab-a4f9b83ee330/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:08:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29f3ef10-0e46-4ae7-9652-746cdad08f5a</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-445-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29f3ef10-0e46-4ae7-9652-746cdad08f5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:05:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20c0ecab-ed2f-4873-9adc-a95ead2f9855</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-444-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20c0ecab-ed2f-4873-9adc-a95ead2f9855/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:01:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cb427b3-69c4-4667-8ab1-e5d68de80de7</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-443-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cb427b3-69c4-4667-8ab1-e5d68de80de7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:38:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9910ceb5-f897-4d32-bc25-6a44689dc967</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-442-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9910ceb5-f897-4d32-bc25-6a44689dc967/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:32:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3499b3f1-8a71-4f35-a102-96e8e2e55d48</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-441-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3499b3f1-8a71-4f35-a102-96e8e2e55d48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:29:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4593e67-7b8c-4f51-a35a-47aaaa137f74</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-440-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4593e67-7b8c-4f51-a35a-47aaaa137f74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:26:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c43e349-aaf0-4cf4-9134-4a3d50615848</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-439-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c43e349-aaf0-4cf4-9134-4a3d50615848/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f850029-1735-4d98-8bd9-659286d18ff9</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-438-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f850029-1735-4d98-8bd9-659286d18ff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 15.10.2026.; Prilog od: 15.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:19:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf1682f-f8cb-4340-afbc-c48d9d531fbd</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-437-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf1682f-f8cb-4340-afbc-c48d9d531fbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:17:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43289ea4-e3e5-435d-acd5-216422d79960</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-436-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43289ea4-e3e5-435d-acd5-216422d79960/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 13.10.2026.; Prilog od: 13.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:00:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59fb450b-ef6d-4e35-a2cf-13e3553dd443</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-435-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59fb450b-ef6d-4e35-a2cf-13e3553dd443/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28e8327-52d1-46be-a573-70f67ff18522</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Su-45_2026-434-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28e8327-52d1-46be-a573-70f67ff18522/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -356,323 +677,1311 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>34</v>
       </c>
       <c r="M4" t="s">
         <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="K9" t="s">
         <v>57</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" t="s">
         <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>60</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" t="s">
         <v>62</v>
       </c>
       <c r="M10" t="s">
         <v>63</v>
       </c>
       <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" t="s">
+        <v>81</v>
+      </c>
+      <c r="J15" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" t="s">
+        <v>82</v>
+      </c>
+      <c r="L15" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" t="s">
+        <v>84</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" t="s">
+        <v>38</v>
+      </c>
+      <c r="K16" t="s">
+        <v>86</v>
+      </c>
+      <c r="L16" t="s">
+        <v>87</v>
+      </c>
+      <c r="M16" t="s">
+        <v>88</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" t="s">
+        <v>89</v>
+      </c>
+      <c r="J17" t="s">
+        <v>38</v>
+      </c>
+      <c r="K17" t="s">
+        <v>90</v>
+      </c>
+      <c r="L17" t="s">
+        <v>91</v>
+      </c>
+      <c r="M17" t="s">
+        <v>92</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" t="s">
+        <v>93</v>
+      </c>
+      <c r="J18" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" t="s">
+        <v>94</v>
+      </c>
+      <c r="L18" t="s">
+        <v>95</v>
+      </c>
+      <c r="M18" t="s">
+        <v>96</v>
+      </c>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" t="s">
+        <v>97</v>
+      </c>
+      <c r="J19" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" t="s">
+        <v>98</v>
+      </c>
+      <c r="L19" t="s">
+        <v>99</v>
+      </c>
+      <c r="M19" t="s">
+        <v>100</v>
+      </c>
+      <c r="N19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" t="s">
+        <v>101</v>
+      </c>
+      <c r="J20" t="s">
+        <v>38</v>
+      </c>
+      <c r="K20" t="s">
+        <v>102</v>
+      </c>
+      <c r="L20" t="s">
+        <v>103</v>
+      </c>
+      <c r="M20" t="s">
+        <v>104</v>
+      </c>
+      <c r="N20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" t="s">
+        <v>105</v>
+      </c>
+      <c r="J21" t="s">
+        <v>38</v>
+      </c>
+      <c r="K21" t="s">
+        <v>106</v>
+      </c>
+      <c r="L21" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" t="s">
+        <v>109</v>
+      </c>
+      <c r="J22" t="s">
+        <v>38</v>
+      </c>
+      <c r="K22" t="s">
+        <v>110</v>
+      </c>
+      <c r="L22" t="s">
+        <v>111</v>
+      </c>
+      <c r="M22" t="s">
+        <v>112</v>
+      </c>
+      <c r="N22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" t="s">
+        <v>113</v>
+      </c>
+      <c r="J23" t="s">
+        <v>38</v>
+      </c>
+      <c r="K23" t="s">
+        <v>114</v>
+      </c>
+      <c r="L23" t="s">
+        <v>115</v>
+      </c>
+      <c r="M23" t="s">
+        <v>116</v>
+      </c>
+      <c r="N23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" t="s">
+        <v>117</v>
+      </c>
+      <c r="J24" t="s">
+        <v>38</v>
+      </c>
+      <c r="K24" t="s">
+        <v>118</v>
+      </c>
+      <c r="L24" t="s">
+        <v>119</v>
+      </c>
+      <c r="M24" t="s">
+        <v>120</v>
+      </c>
+      <c r="N24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" t="s">
+        <v>121</v>
+      </c>
+      <c r="J25" t="s">
+        <v>38</v>
+      </c>
+      <c r="K25" t="s">
+        <v>122</v>
+      </c>
+      <c r="L25" t="s">
+        <v>123</v>
+      </c>
+      <c r="M25" t="s">
+        <v>124</v>
+      </c>
+      <c r="N25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" t="s">
+        <v>125</v>
+      </c>
+      <c r="J26" t="s">
+        <v>38</v>
+      </c>
+      <c r="K26" t="s">
+        <v>126</v>
+      </c>
+      <c r="L26" t="s">
+        <v>127</v>
+      </c>
+      <c r="M26" t="s">
+        <v>128</v>
+      </c>
+      <c r="N26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" t="s">
+        <v>129</v>
+      </c>
+      <c r="J27" t="s">
+        <v>38</v>
+      </c>
+      <c r="K27" t="s">
+        <v>130</v>
+      </c>
+      <c r="L27" t="s">
+        <v>131</v>
+      </c>
+      <c r="M27" t="s">
+        <v>132</v>
+      </c>
+      <c r="N27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" t="s">
+        <v>133</v>
+      </c>
+      <c r="J28" t="s">
+        <v>38</v>
+      </c>
+      <c r="K28" t="s">
+        <v>134</v>
+      </c>
+      <c r="L28" t="s">
+        <v>135</v>
+      </c>
+      <c r="M28" t="s">
+        <v>136</v>
+      </c>
+      <c r="N28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" t="s">
+        <v>137</v>
+      </c>
+      <c r="J29" t="s">
+        <v>38</v>
+      </c>
+      <c r="K29" t="s">
+        <v>138</v>
+      </c>
+      <c r="L29" t="s">
+        <v>139</v>
+      </c>
+      <c r="M29" t="s">
+        <v>140</v>
+      </c>
+      <c r="N29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>64</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" t="s">
+        <v>141</v>
+      </c>
+      <c r="J30" t="s">
+        <v>38</v>
+      </c>
+      <c r="K30" t="s">
+        <v>142</v>
+      </c>
+      <c r="L30" t="s">
+        <v>143</v>
+      </c>
+      <c r="M30" t="s">
+        <v>144</v>
+      </c>
+      <c r="N30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" t="s">
+        <v>145</v>
+      </c>
+      <c r="J31" t="s">
+        <v>38</v>
+      </c>
+      <c r="K31" t="s">
+        <v>146</v>
+      </c>
+      <c r="L31" t="s">
+        <v>147</v>
+      </c>
+      <c r="M31" t="s">
+        <v>148</v>
+      </c>
+      <c r="N31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" t="s">
+        <v>149</v>
+      </c>
+      <c r="J32" t="s">
+        <v>38</v>
+      </c>
+      <c r="K32" t="s">
+        <v>150</v>
+      </c>
+      <c r="L32" t="s">
+        <v>151</v>
+      </c>
+      <c r="M32" t="s">
+        <v>152</v>
+      </c>
+      <c r="N32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>153</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" t="s">
+        <v>154</v>
+      </c>
+      <c r="J33" t="s">
+        <v>38</v>
+      </c>
+      <c r="K33" t="s">
+        <v>155</v>
+      </c>
+      <c r="L33" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" t="s">
+        <v>157</v>
+      </c>
+      <c r="N33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>153</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" t="s">
+        <v>158</v>
+      </c>
+      <c r="J34" t="s">
+        <v>38</v>
+      </c>
+      <c r="K34" t="s">
+        <v>159</v>
+      </c>
+      <c r="L34" t="s">
+        <v>160</v>
+      </c>
+      <c r="M34" t="s">
+        <v>161</v>
+      </c>
+      <c r="N34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>162</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" t="s">
+        <v>163</v>
+      </c>
+      <c r="J35" t="s">
+        <v>38</v>
+      </c>
+      <c r="K35" t="s">
+        <v>164</v>
+      </c>
+      <c r="L35" t="s">
+        <v>165</v>
+      </c>
+      <c r="M35" t="s">
+        <v>166</v>
+      </c>
+      <c r="N35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>162</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" t="s">
+        <v>167</v>
+      </c>
+      <c r="J36" t="s">
+        <v>38</v>
+      </c>
+      <c r="K36" t="s">
+        <v>168</v>
+      </c>
+      <c r="L36" t="s">
+        <v>169</v>
+      </c>
+      <c r="M36" t="s">
+        <v>170</v>
+      </c>
+      <c r="N36" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>