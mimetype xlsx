--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,281 +6,503 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="160">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku</t>
   </si>
   <si>
-    <t>Us I-781/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9470aef4-345e-4f0c-9226-a060de04e708</t>
+    <t>Us I-1083/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Md Joshim Uddin</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:57:54</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4da479-8708-4de8-a1bc-bcd1a4e95ff9</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9470aef4-345e-4f0c-9226-a060de04e708/dokumenti/preuzimanje</t>
-[...158 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/afc918cc-3e1e-4db8-ac79-2f4d38998809/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e4da479-8708-4de8-a1bc-bcd1a4e95ff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1083&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-968/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Huomin Zhang</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:50:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f233929-a60f-46a0-a5bf-8574642484f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f233929-a60f-46a0-a5bf-8574642484f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1050/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Xiangcheng Zong</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb8b47cf-34d2-4632-a201-5090ce659b48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb8b47cf-34d2-4632-a201-5090ce659b48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1085/2026</t>
+  </si>
+  <si>
+    <t>Abel Kasem</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e141908b-8f06-4a21-9a84-1c29d115ba1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e141908b-8f06-4a21-9a84-1c29d115ba1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1085&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1054/2026</t>
+  </si>
+  <si>
+    <t>Junge Chen</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:37:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c9c9fa1-52e1-4436-8048-774678f9af25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c9c9fa1-52e1-4436-8048-774678f9af25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-921/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Iftakhairul Islam Mojumder</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:52:48</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbcc0ff6-aa00-4b5a-b928-c93f482b5dbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbcc0ff6-aa00-4b5a-b928-c93f482b5dbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=921&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1057/2026</t>
+  </si>
+  <si>
+    <t>Dacheng Yu</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:51:21</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85282187-86a0-491d-8607-a0313d65c458</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85282187-86a0-491d-8607-a0313d65c458/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1057&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1069/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Faruk Faruk</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4af814b-92ea-488d-82c7-4e9e169f5c6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4af814b-92ea-488d-82c7-4e9e169f5c6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1069&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-985/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Musa Muharrem Ulas</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:16:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f578850-cb98-42b8-9479-caa3a05f80b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f578850-cb98-42b8-9479-caa3a05f80b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=985&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-991/2026</t>
+  </si>
+  <si>
+    <t>Metehan Atalay</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:14:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/957524cb-fb8a-46e7-bba4-3ef4a1de0606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/957524cb-fb8a-46e7-bba4-3ef4a1de0606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-980/2026</t>
+  </si>
+  <si>
+    <t>Serdar Ilgazi</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:12:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2183ec-7f28-490f-bdee-3d70690e8840</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2183ec-7f28-490f-bdee-3d70690e8840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=980&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1064/2026</t>
+  </si>
+  <si>
+    <t>Zubair Ali Muhammad</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4bea85-8019-4c0a-9439-34e36cc86f39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4bea85-8019-4c0a-9439-34e36cc86f39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1052/2026</t>
+  </si>
+  <si>
+    <t>Jiabao Yao</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:07:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e75fb8-1f52-44ad-b334-fb94a13a3b0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e75fb8-1f52-44ad-b334-fb94a13a3b0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1052&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1056/2026</t>
+  </si>
+  <si>
+    <t>Aiyan Huang</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:04:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd45f9fe-0523-4454-b583-536bb367a66a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd45f9fe-0523-4454-b583-536bb367a66a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1056&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-894/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Aysegul Ortac</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8fb18ec-b9e8-4d8d-b754-95fcc60be9c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8fb18ec-b9e8-4d8d-b754-95fcc60be9c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1053/2026</t>
+  </si>
+  <si>
+    <t>Hai Xiao</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:51:45</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac7b500b-c0ae-4ed8-a984-701ca4720ce6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac7b500b-c0ae-4ed8-a984-701ca4720ce6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1053&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-970/2026</t>
+  </si>
+  <si>
+    <t>Yusuf Asut</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:49:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e53a677-02ab-4bd8-85a4-56f5783d9bc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e53a677-02ab-4bd8-85a4-56f5783d9bc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-986/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Ibrahim Acan</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:47:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff54236-0d23-4cf1-acc9-9b4d8416cea7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff54236-0d23-4cf1-acc9-9b4d8416cea7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=986&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-992/2026</t>
+  </si>
+  <si>
+    <t>Ali Nail Kurt</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:46:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa938524-0f40-416b-9af0-42d303dae86a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa938524-0f40-416b-9af0-42d303dae86a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=992&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-852/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Abdulkadir Merahloglu</t>
+  </si>
+  <si>
+    <t>26.06.2026. 11:50:12</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97deeb40-56e9-42f7-a6dd-abc9abff8598</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97deeb40-56e9-42f7-a6dd-abc9abff8598/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=852&amp;godina=2026</t>
   </si>
   <si>
     <t>Su-40/2023</t>
   </si>
   <si>
     <t>Odluka od 14.03.2023.</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku 03091658132</t>
   </si>
   <si>
     <t>20.03.2023. 12:33:38</t>
   </si>
   <si>
     <t>20.03.2028.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3/dokumenti/preuzimanje</t>
   </si>
@@ -311,51 +533,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -410,373 +632,791 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
         <v>48</v>
       </c>
       <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>49</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" t="s">
         <v>54</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>55</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>56</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
         <v>57</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" t="s">
         <v>62</v>
       </c>
-      <c r="I8" t="s">
+      <c r="K8" t="s">
         <v>63</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
         <v>64</v>
       </c>
-      <c r="L8" t="s">
-[...2 lines deleted...]
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>68</v>
       </c>
       <c r="I9" t="s">
         <v>69</v>
       </c>
       <c r="J9" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s">
         <v>70</v>
       </c>
       <c r="L9" t="s">
         <v>22</v>
       </c>
       <c r="M9" t="s">
         <v>71</v>
       </c>
       <c r="N9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L10" t="s">
         <v>22</v>
       </c>
       <c r="M10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N10" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="K11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L11" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="M11" t="s">
         <v>84</v>
       </c>
       <c r="N11" t="s">
         <v>85</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" t="s">
+        <v>88</v>
+      </c>
+      <c r="J12" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" t="s">
+        <v>89</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>90</v>
+      </c>
+      <c r="N12" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>96</v>
+      </c>
+      <c r="N13" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>99</v>
+      </c>
+      <c r="I14" t="s">
+        <v>100</v>
+      </c>
+      <c r="J14" t="s">
+        <v>62</v>
+      </c>
+      <c r="K14" t="s">
+        <v>101</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>102</v>
+      </c>
+      <c r="N14" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>105</v>
+      </c>
+      <c r="I15" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" t="s">
+        <v>62</v>
+      </c>
+      <c r="K15" t="s">
+        <v>107</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>108</v>
+      </c>
+      <c r="N15" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>110</v>
+      </c>
+      <c r="D16" t="s">
+        <v>111</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>112</v>
+      </c>
+      <c r="I16" t="s">
+        <v>113</v>
+      </c>
+      <c r="J16" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" t="s">
+        <v>114</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>115</v>
+      </c>
+      <c r="N16" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>117</v>
+      </c>
+      <c r="D17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>118</v>
+      </c>
+      <c r="I17" t="s">
+        <v>119</v>
+      </c>
+      <c r="J17" t="s">
+        <v>120</v>
+      </c>
+      <c r="K17" t="s">
+        <v>121</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>122</v>
+      </c>
+      <c r="N17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>124</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>125</v>
+      </c>
+      <c r="I18" t="s">
+        <v>126</v>
+      </c>
+      <c r="J18" t="s">
+        <v>120</v>
+      </c>
+      <c r="K18" t="s">
+        <v>127</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>128</v>
+      </c>
+      <c r="N18" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>130</v>
+      </c>
+      <c r="D19" t="s">
+        <v>131</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>132</v>
+      </c>
+      <c r="I19" t="s">
+        <v>133</v>
+      </c>
+      <c r="J19" t="s">
+        <v>120</v>
+      </c>
+      <c r="K19" t="s">
+        <v>134</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>135</v>
+      </c>
+      <c r="N19" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>137</v>
+      </c>
+      <c r="D20" t="s">
+        <v>131</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>138</v>
+      </c>
+      <c r="I20" t="s">
+        <v>139</v>
+      </c>
+      <c r="J20" t="s">
+        <v>120</v>
+      </c>
+      <c r="K20" t="s">
+        <v>140</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>141</v>
+      </c>
+      <c r="N20" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D21" t="s">
+        <v>144</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>145</v>
+      </c>
+      <c r="I21" t="s">
+        <v>146</v>
+      </c>
+      <c r="J21" t="s">
+        <v>147</v>
+      </c>
+      <c r="K21" t="s">
+        <v>148</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
+        <v>149</v>
+      </c>
+      <c r="N21" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>151</v>
+      </c>
+      <c r="D22" t="s">
+        <v>152</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>153</v>
+      </c>
+      <c r="I22" t="s">
+        <v>154</v>
+      </c>
+      <c r="J22" t="s">
+        <v>155</v>
+      </c>
+      <c r="K22" t="s">
+        <v>156</v>
+      </c>
+      <c r="L22" t="s">
+        <v>157</v>
+      </c>
+      <c r="M22" t="s">
+        <v>158</v>
+      </c>
+      <c r="N22" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>