--- v1 (2026-07-05)
+++ v2 (2026-07-25)
@@ -6,503 +6,251 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku</t>
   </si>
   <si>
-    <t>Us I-1083/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0e4da479-8708-4de8-a1bc-bcd1a4e95ff9</t>
+    <t>Us I-1202/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Devran Mert</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:44:44</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2baf8d-7a36-49e0-810f-58e6e8bc2492</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0e4da479-8708-4de8-a1bc-bcd1a4e95ff9/dokumenti/preuzimanje</t>
-[...380 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=852&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f2baf8d-7a36-49e0-810f-58e6e8bc2492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1198/2026</t>
+  </si>
+  <si>
+    <t>Oktay Poyraz</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:14:15</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f451e1fb-1a17-4765-894a-a174a5888089</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f451e1fb-1a17-4765-894a-a174a5888089/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1194/2026</t>
+  </si>
+  <si>
+    <t>MD Nazrul Islam</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b707a9-5d12-496a-aa18-7f58262fc6f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b707a9-5d12-496a-aa18-7f58262fc6f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1199/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Alim Yenel</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:57:53</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d442d69-ac01-4eb4-9c23-d4add49d97d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d442d69-ac01-4eb4-9c23-d4add49d97d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1203/2026</t>
+  </si>
+  <si>
+    <t>Harun Kabakulak</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:56:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb25fa33-e7d0-41b4-97a8-a970d696ce7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb25fa33-e7d0-41b4-97a8-a970d696ce7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1046/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Mohamad Sarmout</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:55:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b76c6c1-55af-4cb4-9d97-9f4b9b5bd266</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b76c6c1-55af-4cb4-9d97-9f4b9b5bd266/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1046&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1141/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Ali Irfan</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:17:53</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8fa6bc-1ed0-46da-b839-109d54c4955f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8fa6bc-1ed0-46da-b839-109d54c4955f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1141&amp;godina=2026</t>
   </si>
   <si>
     <t>Su-40/2023</t>
   </si>
   <si>
     <t>Odluka od 14.03.2023.</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku 03091658132</t>
   </si>
   <si>
     <t>20.03.2023. 12:33:38</t>
   </si>
   <si>
     <t>20.03.2028.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3/dokumenti/preuzimanje</t>
   </si>
@@ -533,51 +281,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -632,791 +380,297 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
         <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
         <v>56</v>
       </c>
       <c r="L7" t="s">
         <v>22</v>
       </c>
       <c r="M7" t="s">
         <v>57</v>
       </c>
       <c r="N7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J9" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="K9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>72</v>
-[...18 lines deleted...]
-      <c r="H10" t="s">
         <v>75</v>
-      </c>
-[...472 lines deleted...]
-        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>