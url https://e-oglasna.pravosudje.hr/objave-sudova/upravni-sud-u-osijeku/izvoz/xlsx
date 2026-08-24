--- v2 (2026-07-25)
+++ v3 (2026-08-24)
@@ -6,251 +6,98 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku</t>
-  </si>
-[...151 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1141&amp;godina=2026</t>
   </si>
   <si>
     <t>Su-40/2023</t>
   </si>
   <si>
     <t>Odluka od 14.03.2023.</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku 03091658132</t>
   </si>
   <si>
     <t>20.03.2023. 12:33:38</t>
   </si>
   <si>
     <t>20.03.2028.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3/dokumenti/preuzimanje</t>
   </si>
@@ -281,51 +128,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -369,308 +216,42 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3">
-[...264 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>