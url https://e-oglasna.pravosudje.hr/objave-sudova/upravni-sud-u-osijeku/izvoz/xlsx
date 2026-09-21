--- v3 (2026-08-24)
+++ v4 (2026-09-21)
@@ -6,98 +6,149 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku</t>
+  </si>
+  <si>
+    <t>Us I-1200/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Omer Tas</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:40:58</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5208d1a8-cd9a-409d-a6d5-40dab8baf3cf</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5208d1a8-cd9a-409d-a6d5-40dab8baf3cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1550/2022</t>
+  </si>
+  <si>
+    <t>Presuda VUS RH: Usž-668/2024-3 od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>MANIKAS GROUP j.d.o.o. za trgovinu i usluge 00521138296</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/879b7808-bce9-435d-a711-341c13f730cc</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/879b7808-bce9-435d-a711-341c13f730cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5854&amp;upisnik=Us I&amp;predmet=1550&amp;godina=2022</t>
   </si>
   <si>
     <t>Su-40/2023</t>
   </si>
   <si>
     <t>Odluka od 14.03.2023.</t>
   </si>
   <si>
     <t>Upravni sud u Osijeku 03091658132</t>
   </si>
   <si>
     <t>20.03.2023. 12:33:38</t>
   </si>
   <si>
     <t>20.03.2028.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2712fddd-602d-49ba-bf6c-9e15106b84e3/dokumenti/preuzimanje</t>
   </si>
@@ -128,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +267,118 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" t="s">
+        <v>41</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>