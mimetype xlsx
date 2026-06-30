--- v0 (2026-05-31)
+++ v1 (2026-06-30)
@@ -56,75 +56,75 @@
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Rijeci</t>
   </si>
   <si>
-    <t>Us I-1288/2025</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1288&amp;godina=2025</t>
+    <t>Us I-1472/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.06.2026.; Odluka od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Diego Kliman 74370388701</t>
+  </si>
+  <si>
+    <t>23.06.2026. 11:09:57</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/359e4da0-e733-440c-99ff-2e9285e45ee5</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P; Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/359e4da0-e733-440c-99ff-2e9285e45ee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1472&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">