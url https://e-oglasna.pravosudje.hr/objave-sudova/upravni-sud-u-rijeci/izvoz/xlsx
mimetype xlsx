--- v1 (2026-06-30)
+++ v2 (2026-09-21)
@@ -6,173 +6,314 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Rijeci</t>
   </si>
   <si>
-    <t>Us I-1472/2025</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1472&amp;godina=2025</t>
+    <t>Us I-1705/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>RIVA'S HOTELS &amp; RESORTS 10789654544</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:04:32</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4990bb-4e60-4c57-9dc0-172bb179df40</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a4990bb-4e60-4c57-9dc0-172bb179df40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1705&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Us I-1703/2024</t>
+  </si>
+  <si>
+    <t>Riva's Hotels &amp; Resorts</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:59:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e31bf0d9-3ff0-4ba1-907d-1349e91fb4fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e31bf0d9-3ff0-4ba1-907d-1349e91fb4fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1703&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Us I-1668/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Halil Akarsu</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:46:55</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8f36e95-c612-4445-9d3e-7f2edd63e968</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8f36e95-c612-4445-9d3e-7f2edd63e968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1668&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1758/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Kaml Suliman</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b9412eb-b8d6-4fc9-b1bc-596f66414886</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b9412eb-b8d6-4fc9-b1bc-596f66414886/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1758&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1739/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Sebel Karimi</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:15:11</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/196649d0-7069-4c06-8c43-b9aeeb165254</t>
+  </si>
+  <si>
+    <t>Presuda - usvajanje - vraćanje na ponovni postupak.pdf O1502O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/196649d0-7069-4c06-8c43-b9aeeb165254/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1739&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Mahir Karimi</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b559046b-bcd5-4eb6-b1fe-86c3ba676636</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b559046b-bcd5-4eb6-b1fe-86c3ba676636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tahir Karimi</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029b9b61-6a5e-4a94-8127-5288c68e460c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029b9b61-6a5e-4a94-8127-5288c68e460c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Us I-1375/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026.; Podnesak od 10.09.2026.; Podnesak od 29.05.2026.; Rješenje od 20.04.2026.; Podnesak od 22.10.2025.; Podnesak od 30.09.2025.; Prilog od: 30.09.2025.; Odluka od 22.07.2025.; Odluka od 22.07.2025.; Dopis od 02.08.2024.; Podnesak od 12.07.2024.; Podnesak od 01.07.2024.; Prilog od: 01.07.2024.; Prilog od: 01.07.2024.; Podnesak od 24.06.2024.; Prilog od: 24.06.2024.</t>
+  </si>
+  <si>
+    <t>Danijela Stjepanović, vl. obrta Summer Crikvenica, Rijeka 00304219111</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:10:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac51890-f156-4fd0-923d-d05d17a57c55</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Us I-957_2024-1-1 - prilozi.pdf; Podnesak.pdf P75P; Prilog Us I-957_2024-2-1 - Koncesijsko odobrenje 2019.pdf; Prilog Us I-957_2024-2-2 - Koncesijsko odobrenje 2020.pdf; Podnesak.pdf P75P; Dopis.pdf O374O; Odluka višeg suda.pdf P419P; Odluka višeg suda.pdf P419P; Podnesak.pdf P75P; Prilog Us I-1375_2025-8-1 - tramonto-upravna tuzba (2).pdf; Odgovor na tužbu.pdf P51P; Rješenje.pdf O97O; Podnesak.pdf P75P; Podnesak.pdf P75P; Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac51890-f156-4fd0-923d-d05d17a57c55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1375&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +357,308 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" t="s">
+        <v>71</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>