--- v2 (2026-09-21)
+++ v3 (2026-10-22)
@@ -6,314 +6,446 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="116">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Rijeci</t>
   </si>
   <si>
-    <t>Us I-1705/2024</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1a4990bb-4e60-4c57-9dc0-172bb179df40</t>
+    <t>Us I-1786/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Abubakar Bhatti</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:35:09</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a506725-2dd0-4f1a-a593-71391c1f043c</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a506725-2dd0-4f1a-a593-71391c1f043c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1786&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1761/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Babekr Adam</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:14:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43c5d5-2e3d-4086-8601-58c75f016d69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db43c5d5-2e3d-4086-8601-58c75f016d69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1761&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1674/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Cemile Aksoz</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:08:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ad69f62-45c0-439f-b90f-c3fc77834b45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ad69f62-45c0-439f-b90f-c3fc77834b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1674&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1760/2026</t>
+  </si>
+  <si>
+    <t>Farah Ahmed</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:48:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/198c22a0-62a9-43eb-9eb0-dd21ebcc09bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/198c22a0-62a9-43eb-9eb0-dd21ebcc09bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1760&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1762/2026</t>
+  </si>
+  <si>
+    <t>Abubakr Abkar</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:29:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29ca3d80-0912-4a68-aa67-12a8071cb143</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29ca3d80-0912-4a68-aa67-12a8071cb143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1762&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-594/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.10.2026.; Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Gerhard Erwin Luithle 39678291968</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:12:01</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cdfc873-3861-4739-a664-3e62d77f049f</t>
+  </si>
+  <si>
+    <t>Rješenje - odgodni učinak.pdf O1510O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cdfc873-3861-4739-a664-3e62d77f049f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=594&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1472/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Diego Kliman 74370388701</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:11:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c3e9429-7b6c-4a0e-bae8-862e4562a2e7</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1a4990bb-4e60-4c57-9dc0-172bb179df40/dokumenti/preuzimanje</t>
-[...23 lines deleted...]
-    <t>Us I-1668/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c3e9429-7b6c-4a0e-bae8-862e4562a2e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1472&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Us I-1665/2026</t>
   </si>
   <si>
     <t>Presuda od 31.08.2026.</t>
   </si>
   <si>
-    <t>Halil Akarsu</t>
-[...113 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1375&amp;godina=2025</t>
+    <t>Nurlye Karatas</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:38:55</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9140631e-38d1-4ebd-a67e-fa9af2e45b2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9140631e-38d1-4ebd-a67e-fa9af2e45b2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1665&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1690/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Amdadul Haque</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:37:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd2827a7-0d85-49f8-ad14-a836d5f07841</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd2827a7-0d85-49f8-ad14-a836d5f07841/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1690&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1694/2026</t>
+  </si>
+  <si>
+    <t>Faisal Sheakh Shezan</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:35:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4c9c748-c7d3-4fd0-832d-04bcfe91d49f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4c9c748-c7d3-4fd0-832d-04bcfe91d49f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1694&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1699/2026</t>
+  </si>
+  <si>
+    <t>Md Juel Hosen Shikder</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:34:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29b598e1-b71e-4dda-ab4d-af929e628013</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29b598e1-b71e-4dda-ab4d-af929e628013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1699&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1209/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Pavačić 23818131434</t>
+  </si>
+  <si>
+    <t>14.10.2026. 14:27:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81f91df9-e486-4016-a944-37433bb58208</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81f91df9-e486-4016-a944-37433bb58208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1209&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Us I-1648/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Anzor Gisaev</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:49:18</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a5a044e-e5cd-4b9c-a210-51430e4e06f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a5a044e-e5cd-4b9c-a210-51430e4e06f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1654/2026</t>
+  </si>
+  <si>
+    <t>Seref Gozlugol</t>
+  </si>
+  <si>
+    <t>14.10.2026. 09:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b69bdc72-baea-4957-8cd2-f5e919291ebb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b69bdc72-baea-4957-8cd2-f5e919291ebb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1654&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -368,297 +500,525 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>36</v>
       </c>
       <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>49</v>
       </c>
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>57</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>58</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>84</v>
+      </c>
+      <c r="I11" t="s">
+        <v>85</v>
+      </c>
+      <c r="J11" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>87</v>
+      </c>
+      <c r="N11" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>90</v>
+      </c>
+      <c r="I12" t="s">
+        <v>91</v>
+      </c>
+      <c r="J12" t="s">
+        <v>72</v>
+      </c>
+      <c r="K12" t="s">
+        <v>92</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>93</v>
+      </c>
+      <c r="N12" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" t="s">
+        <v>96</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>99</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" t="s">
+        <v>100</v>
+      </c>
+      <c r="N13" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D14" t="s">
+        <v>103</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" t="s">
+        <v>106</v>
+      </c>
+      <c r="K14" t="s">
+        <v>107</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>108</v>
+      </c>
+      <c r="N14" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D15" t="s">
+        <v>103</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>111</v>
+      </c>
+      <c r="I15" t="s">
+        <v>112</v>
+      </c>
+      <c r="J15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>114</v>
+      </c>
+      <c r="N15" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>