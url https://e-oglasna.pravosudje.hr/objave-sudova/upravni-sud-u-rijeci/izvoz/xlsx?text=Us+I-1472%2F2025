--- v0 (2026-06-30)
+++ v1 (2026-10-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Rijeci</t>
   </si>
   <si>
     <t>Us I-1472/2025</t>
   </si>
   <si>
-    <t>Rješenje od 23.06.2026.; Odluka od 17.06.2026.</t>
+    <t>Rješenje od 19.10.2026.</t>
   </si>
   <si>
     <t>Diego Kliman 74370388701</t>
   </si>
   <si>
-    <t>23.06.2026. 11:09:57</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/359e4da0-e733-440c-99ff-2e9285e45ee5/dokumenti/preuzimanje</t>
+    <t>19.10.2026. 13:11:48</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c3e9429-7b6c-4a0e-bae8-862e4562a2e7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c3e9429-7b6c-4a0e-bae8-862e4562a2e7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5852&amp;upisnik=Us I&amp;predmet=1472&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>