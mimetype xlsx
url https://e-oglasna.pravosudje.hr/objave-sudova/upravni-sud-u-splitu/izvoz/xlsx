--- v0 (2026-04-29)
+++ v1 (2026-05-31)
@@ -6,413 +6,326 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
-    <t>Us I-791/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3932b213-c938-4790-8a24-2c42ea6e433e</t>
+    <t>Us I-1140/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Mesut Karadas</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:17:54</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b05c417-ece8-41ad-b233-4e1e3d9a133b</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3932b213-c938-4790-8a24-2c42ea6e433e/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Us I-797/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b05c417-ece8-41ad-b233-4e1e3d9a133b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1164/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Zejian Lin</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:30:05</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba26d7bb-ecd9-4d6b-81cd-8e9426a5068d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba26d7bb-ecd9-4d6b-81cd-8e9426a5068d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3038/2025</t>
   </si>
   <si>
     <t>Presuda od 08.04.2026.</t>
   </si>
   <si>
-    <t>Seyma Alturk</t>
-[...17 lines deleted...]
-    <t>Us I-1088/2025</t>
+    <t>Jasenka Kontuš-Popović 85360248483</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20ba2a1e-3db3-453c-8950-f4526a7d2915</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20ba2a1e-3db3-453c-8950-f4526a7d2915/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=3038&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Us I-1079/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Islam Sufka</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:36:57</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0639860-e043-42b8-94c1-a193e52413b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0639860-e043-42b8-94c1-a193e52413b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1079&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1023/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Muhammed Cingay</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:34:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d039c801-b194-4fc7-878e-62a79527f8d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d039c801-b194-4fc7-878e-62a79527f8d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-960/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Hilal Bulut</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:58:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c64e0240-c98d-4dda-91d2-01f9312f64e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c64e0240-c98d-4dda-91d2-01f9312f64e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-849/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Zhaoping Deng</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:54:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf003a5-cbcc-4271-8452-20faf248743a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf003a5-cbcc-4271-8452-20faf248743a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=849&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-878/2026</t>
   </si>
   <si>
     <t>Presuda od 20.04.2026.</t>
   </si>
   <si>
-    <t>Ilker Cirak 46276566762</t>
-[...206 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=747&amp;godina=2026</t>
+    <t>Valeska Raianne Da Silva Borges</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:53:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463a4187-5fc9-4e9a-8944-9c61de2adfe1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463a4187-5fc9-4e9a-8944-9c61de2adfe1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=878&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -517,399 +430,247 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="K5" t="s">
         <v>45</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>49</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>50</v>
       </c>
       <c r="I6" t="s">
         <v>51</v>
       </c>
       <c r="J6" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" t="s">
         <v>52</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>57</v>
       </c>
       <c r="I7" t="s">
         <v>58</v>
       </c>
       <c r="J7" t="s">
+        <v>44</v>
+      </c>
+      <c r="K7" t="s">
         <v>59</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" t="s">
         <v>65</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>44</v>
+      </c>
+      <c r="K8" t="s">
         <v>66</v>
       </c>
-      <c r="J8" t="s">
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
         <v>67</v>
       </c>
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" t="s">
         <v>73</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
         <v>74</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>75</v>
-      </c>
-[...159 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>