--- v1 (2026-05-31)
+++ v2 (2026-07-04)
@@ -6,326 +6,400 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="100">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
-    <t>Us I-1140/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4b05c417-ece8-41ad-b233-4e1e3d9a133b</t>
+    <t>Us I-1323/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Nishama Ibra Lebbe</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:29:43</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de9d0711-c098-42cb-ab3d-1da31edb5fc4</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4b05c417-ece8-41ad-b233-4e1e3d9a133b/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1140&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/de9d0711-c098-42cb-ab3d-1da31edb5fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1323&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-838/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.01.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Golubović 45040878962</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:52:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40a6dd5-6462-499e-928c-3165364e0b70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40a6dd5-6462-499e-928c-3165364e0b70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=838&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Us I-1287/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Chetra Bahadur Budha Chetri</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:50:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e99179d1-fc34-45d1-a07b-cd7941bd172e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e99179d1-fc34-45d1-a07b-cd7941bd172e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1399/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Mehdin Baybarz</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf4ea44-52cb-4a97-b5dd-14cbe15bd285</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf4ea44-52cb-4a97-b5dd-14cbe15bd285/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1399&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-959/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.04.2026.
+KAL.03.08.</t>
+  </si>
+  <si>
+    <t>YILDIRIM BULUT</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:28:47</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38b74e78-6754-4c19-a974-671e689ed421</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38b74e78-6754-4c19-a974-671e689ed421/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-847/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.04.2026.
+KAL.03.08.</t>
+  </si>
+  <si>
+    <t>Yuntao Peng</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f41ac6-9b8d-4bb2-b258-45eb819b991e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f41ac6-9b8d-4bb2-b258-45eb819b991e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=847&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-844/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Mehmet Sirin Ozkilic</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:11:06</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aaf98a7-da12-465b-babf-b50f1d324d58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aaf98a7-da12-465b-babf-b50f1d324d58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1277/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Abdullah Isik</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:02:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca8244fb-9246-4443-a95b-03235f2fc80e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca8244fb-9246-4443-a95b-03235f2fc80e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1277&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-483/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.09.2026.; Podnesak od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Marinko Miočić 96701344059</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:52:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1011bbec-aa1b-4044-97d6-483b39685e59</t>
+  </si>
+  <si>
+    <t>Odgovor na tužbu.pdf P51P; Poziv za sudsku radnju od 03.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1011bbec-aa1b-4044-97d6-483b39685e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=483&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1423/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Emine Sahan</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:31:18</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/231f0c90-4c96-4032-babf-f17d954ddb5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/231f0c90-4c96-4032-babf-f17d954ddb5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1423&amp;godina=2026</t>
   </si>
   <si>
     <t>Us I-1164/2026</t>
   </si>
   <si>
     <t>Presuda od 14.05.2026.</t>
   </si>
   <si>
     <t>Zejian Lin</t>
   </si>
   <si>
     <t>28.05.2026. 14:30:05</t>
   </si>
   <si>
     <t>06.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba26d7bb-ecd9-4d6b-81cd-8e9426a5068d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba26d7bb-ecd9-4d6b-81cd-8e9426a5068d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1164&amp;godina=2026</t>
-  </si>
-[...127 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=878&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -392,285 +466,399 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
-[...2 lines deleted...]
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>43</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>44</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
         <v>50</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>51</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>52</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
         <v>57</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
         <v>58</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
         <v>59</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" t="s">
         <v>64</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="K8" t="s">
         <v>66</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
         <v>67</v>
       </c>
       <c r="N8" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>71</v>
       </c>
       <c r="I9" t="s">
         <v>72</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s">
         <v>73</v>
       </c>
       <c r="L9" t="s">
         <v>22</v>
       </c>
       <c r="M9" t="s">
         <v>74</v>
       </c>
       <c r="N9" t="s">
         <v>75</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" t="s">
+        <v>80</v>
+      </c>
+      <c r="L10" t="s">
+        <v>81</v>
+      </c>
+      <c r="M10" t="s">
+        <v>82</v>
+      </c>
+      <c r="N10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" t="s">
+        <v>88</v>
+      </c>
+      <c r="K11" t="s">
+        <v>89</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>98</v>
+      </c>
+      <c r="N12" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>