--- v2 (2026-07-04)
+++ v3 (2026-08-01)
@@ -6,328 +6,149 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
-    <t>Us I-1323/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/de9d0711-c098-42cb-ab3d-1da31edb5fc4</t>
+    <t>Us I-2835/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.11.2025.</t>
+  </si>
+  <si>
+    <t>Mark Christopher Hugh Hesson</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:18:00</t>
+  </si>
+  <si>
+    <t>12.07.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/de9d0711-c098-42cb-ab3d-1da31edb5fc4/dokumenti/preuzimanje</t>
-[...205 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1423&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2835&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Us I-2884/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.12.2025.</t>
+  </si>
+  <si>
+    <t>Emine Bulut</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:15:59</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9619b77a-e44b-46d3-8c84-e4d4b511d5c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9619b77a-e44b-46d3-8c84-e4d4b511d5c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2884&amp;godina=2025</t>
   </si>
   <si>
     <t>Us I-1164/2026</t>
   </si>
   <si>
     <t>Presuda od 14.05.2026.</t>
   </si>
   <si>
     <t>Zejian Lin</t>
   </si>
   <si>
     <t>28.05.2026. 14:30:05</t>
   </si>
   <si>
     <t>06.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba26d7bb-ecd9-4d6b-81cd-8e9426a5068d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ba26d7bb-ecd9-4d6b-81cd-8e9426a5068d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1164&amp;godina=2026</t>
   </si>
@@ -355,51 +176,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -466,399 +287,95 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
-[...12 lines deleted...]
-      <c r="D5" t="s">
         <v>40</v>
-      </c>
-[...288 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>