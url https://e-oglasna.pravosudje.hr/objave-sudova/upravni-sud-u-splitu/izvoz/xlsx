--- v3 (2026-08-01)
+++ v4 (2026-08-24)
@@ -6,221 +6,233 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="45">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
+    <t>Us I-2194/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Hamit Balta</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:07:06</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80634673-fee2-4b12-b872-2cbb656b6f1a</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80634673-fee2-4b12-b872-2cbb656b6f1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2198/2026</t>
+  </si>
+  <si>
+    <t>Fuat Payam</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8000409-a853-4a67-a0ee-a084d1793be0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8000409-a853-4a67-a0ee-a084d1793be0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2195/2026</t>
+  </si>
+  <si>
+    <t>Zeynep Balta</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:04:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba76e2b-ac11-4d71-91fb-e817beb9b936</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba76e2b-ac11-4d71-91fb-e817beb9b936/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2195&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Us I-2835/2025</t>
   </si>
   <si>
     <t>Presuda od 26.11.2025.</t>
   </si>
   <si>
     <t>Mark Christopher Hugh Hesson</t>
   </si>
   <si>
     <t>30.07.2026. 08:18:00</t>
   </si>
   <si>
     <t>12.07.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3</t>
   </si>
   <si>
-    <t>Presuda - odbijanje.pdf O1504O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2835&amp;godina=2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1164&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -275,107 +287,145 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>39</v>
       </c>
-      <c r="N4" t="s">
+      <c r="I5" t="s">
         <v>40</v>
+      </c>
+      <c r="J5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>