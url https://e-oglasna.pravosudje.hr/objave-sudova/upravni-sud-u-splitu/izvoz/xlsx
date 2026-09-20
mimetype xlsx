--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,179 +6,239 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
-    <t>Us I-2194/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/80634673-fee2-4b12-b872-2cbb656b6f1a</t>
+    <t>Su-342/2026</t>
+  </si>
+  <si>
+    <t>Odluka o imenovanju kandidacijskog odbora prvostupanjskih sudova</t>
+  </si>
+  <si>
+    <t>Suci USST</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:34:51</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4867d2fb-3859-4010-b445-75aabe0ad389</t>
+  </si>
+  <si>
+    <t>Odluka.pdf P8P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4867d2fb-3859-4010-b445-75aabe0ad389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Su&amp;predmet=342&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-864/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026.</t>
+  </si>
+  <si>
+    <t>Visar Coti</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:56:04</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f924a5d-0a18-40ea-b634-e01ee5da54dc</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena tužba.pdf O223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f924a5d-0a18-40ea-b634-e01ee5da54dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=864&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Us I-1361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Harish Goria</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:35:28</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82467f3f-2036-45c8-89b6-84390423f79a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82467f3f-2036-45c8-89b6-84390423f79a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-375/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 14.09.2026.; Žalba od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Smajić 97579520181</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:55:41</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5db9bb70-a5af-4c24-a33b-975a637970b6</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5db9bb70-a5af-4c24-a33b-975a637970b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=375&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.; Zapisnik od 28.05.2026.; Zapisnik od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/017f2980-96bc-48d2-88ac-56b70541485a</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 20.05.2026.docx; Zapisnik sa sudske radnje od 28.05.2026.docx; Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/017f2980-96bc-48d2-88ac-56b70541485a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Us I-2835/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.11.2025.</t>
+  </si>
+  <si>
+    <t>Mark Christopher Hugh Hesson</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:18:00</t>
+  </si>
+  <si>
+    <t>12.07.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
-  </si>
-[...58 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2835&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -188,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -287,145 +347,221 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>42</v>
       </c>
-      <c r="L5" t="s">
-[...5 lines deleted...]
-      <c r="N5" t="s">
+      <c r="D6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>44</v>
+      </c>
+      <c r="I6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" t="s">
+        <v>61</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
+      <c r="M7" t="s">
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>