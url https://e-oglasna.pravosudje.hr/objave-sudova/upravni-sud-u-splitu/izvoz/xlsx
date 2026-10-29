--- v5 (2026-09-20)
+++ v6 (2026-10-29)
@@ -6,239 +6,512 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="156">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
-    <t>Su-342/2026</t>
-[...116 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/017f2980-96bc-48d2-88ac-56b70541485a/dokumenti/preuzimanje</t>
+    <t>Us I-3039/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Murat Erturk</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:01:53</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1979ce-df8b-434a-a191-9ba939fda79c</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1979ce-df8b-434a-a191-9ba939fda79c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=3039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3038/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Necmettin Yildiz</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc6616e-dff2-44f7-803f-e4f0d79a454f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc6616e-dff2-44f7-803f-e4f0d79a454f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=3038&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3009/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Muhammad Wali</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:02:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57df773-81cb-4757-8aec-53745289f621</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c57df773-81cb-4757-8aec-53745289f621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=3009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2940/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>SABREEN ABUSLIH</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:02:05</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f8e8b9-62ca-4850-bd66-67b12725b01a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f8e8b9-62ca-4850-bd66-67b12725b01a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2940&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2857/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Mohamed Abd</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:51:26</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40223b1c-bcda-4307-bb10-5f276cd17837</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40223b1c-bcda-4307-bb10-5f276cd17837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2857&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2934/2026</t>
+  </si>
+  <si>
+    <t>Mohamed Moustafa Abdelhady Abdelaziz Ismail</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:50:38</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d92379-1673-41ed-a955-6b83d4c9c005</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d92379-1673-41ed-a955-6b83d4c9c005/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2934&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2943/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>LEEN ALGHALBAN</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:31:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acac876d-d8ca-40df-a415-b6b980a88462</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acac876d-d8ca-40df-a415-b6b980a88462/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2943&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2965/2026</t>
+  </si>
+  <si>
+    <t>Filip Simonovski</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:15:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5737393-9662-42d0-898f-5d9dc70ce721</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5737393-9662-42d0-898f-5d9dc70ce721/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2965&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2941/2026</t>
+  </si>
+  <si>
+    <t>MSHARI ALGHALBAN</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:46:01</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6628dacb-c85d-4242-95a9-47910868fb57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6628dacb-c85d-4242-95a9-47910868fb57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2941&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2814/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>SHUYUN WANG</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:15:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6d1a89-d504-47b4-a18b-7bef398e02b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6d1a89-d504-47b4-a18b-7bef398e02b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2814&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2748/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>Abed Al Islam</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:14:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d6a356f-64b1-472d-bad0-b38d42d83bc3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d6a356f-64b1-472d-bad0-b38d42d83bc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2748&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-925/2024</t>
+  </si>
+  <si>
+    <t>Odluka VUS-a Usž-4140/2025-2</t>
+  </si>
+  <si>
+    <t>Slavko Burčul</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:38:23</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94a1bf8d-d0a9-4ae8-a345-3f32b3e77f6b</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94a1bf8d-d0a9-4ae8-a345-3f32b3e77f6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=925&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Us I-1595/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Mardešić 99779622599</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:11:50</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8462002-fa56-4560-aba4-24effdbb9380</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava spora.pdf O1509O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8462002-fa56-4560-aba4-24effdbb9380/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1595&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marina Mardešić 05400752763</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963c6e3f-2a69-4396-8493-d1b29b9fdb5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963c6e3f-2a69-4396-8493-d1b29b9fdb5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Us I-2860/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Šahzudin Mulalić</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:32:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0de04f1-aaaf-4473-bafa-4c41a1f0fc84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0de04f1-aaaf-4473-bafa-4c41a1f0fc84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2860&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2976/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2025.</t>
+  </si>
+  <si>
+    <t>Vojna Andrle 59360206418</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ced38f3-95a1-4867-8b13-2f04b6964a30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ced38f3-95a1-4867-8b13-2f04b6964a30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2976&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Us I-2849/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Carlos Capitia</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:20:22</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833197b5-b9e4-4a9a-8db7-4bccd3cb8fdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833197b5-b9e4-4a9a-8db7-4bccd3cb8fdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2849&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1881/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.11.2026.; Podnesak od 10.08.2026.; Dopis od 14.07.2026.; Podnesak od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Adrian Petrović 77789272230</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:06:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4c4251-568c-4d68-ae97-02485d64519a</t>
+  </si>
+  <si>
+    <t>Ustup s drugog suda po čl. 11 Zakona o sudovima.pdf P1000000089P; Dopis.pdf P1000000004P; Odgovor na tužbu.pdf P51P; Poziv za sudsku radnju od 24.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4c4251-568c-4d68-ae97-02485d64519a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1881&amp;godina=2026</t>
   </si>
   <si>
     <t>Us I-2835/2025</t>
   </si>
   <si>
     <t>Presuda od 26.11.2025.</t>
   </si>
   <si>
     <t>Mark Christopher Hugh Hesson</t>
   </si>
   <si>
     <t>30.07.2026. 08:18:00</t>
   </si>
   <si>
     <t>12.07.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5435776b-1f8d-48d5-9f48-8a5e9faca9d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=2835&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -248,51 +521,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -359,209 +632,703 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" t="s">
         <v>52</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
         <v>58</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>59</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>61</v>
       </c>
-      <c r="L7" t="s">
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
         <v>62</v>
       </c>
-      <c r="M7" t="s">
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="N7" t="s">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
         <v>64</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D9" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" t="s">
+        <v>71</v>
+      </c>
+      <c r="J9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" t="s">
+        <v>72</v>
+      </c>
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
+        <v>73</v>
+      </c>
+      <c r="N9" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" t="s">
+        <v>78</v>
+      </c>
+      <c r="K10" t="s">
+        <v>79</v>
+      </c>
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
+        <v>80</v>
+      </c>
+      <c r="N10" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>82</v>
+      </c>
+      <c r="D11" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>84</v>
+      </c>
+      <c r="I11" t="s">
+        <v>85</v>
+      </c>
+      <c r="J11" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>87</v>
+      </c>
+      <c r="N11" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>91</v>
+      </c>
+      <c r="I12" t="s">
+        <v>92</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" t="s">
+        <v>93</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
+        <v>94</v>
+      </c>
+      <c r="N12" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" t="s">
+        <v>97</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K13" t="s">
+        <v>101</v>
+      </c>
+      <c r="L13" t="s">
+        <v>102</v>
+      </c>
+      <c r="M13" t="s">
+        <v>103</v>
+      </c>
+      <c r="N13" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>107</v>
+      </c>
+      <c r="I14" t="s">
+        <v>108</v>
+      </c>
+      <c r="J14" t="s">
+        <v>109</v>
+      </c>
+      <c r="K14" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" t="s">
+        <v>111</v>
+      </c>
+      <c r="M14" t="s">
+        <v>112</v>
+      </c>
+      <c r="N14" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" t="s">
+        <v>106</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>114</v>
+      </c>
+      <c r="I15" t="s">
+        <v>115</v>
+      </c>
+      <c r="J15" t="s">
+        <v>109</v>
+      </c>
+      <c r="K15" t="s">
+        <v>116</v>
+      </c>
+      <c r="L15" t="s">
+        <v>111</v>
+      </c>
+      <c r="M15" t="s">
+        <v>117</v>
+      </c>
+      <c r="N15" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" t="s">
+        <v>119</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" t="s">
+        <v>121</v>
+      </c>
+      <c r="J16" t="s">
+        <v>100</v>
+      </c>
+      <c r="K16" t="s">
+        <v>122</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
+        <v>123</v>
+      </c>
+      <c r="N16" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>125</v>
+      </c>
+      <c r="D17" t="s">
+        <v>126</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>127</v>
+      </c>
+      <c r="I17" t="s">
+        <v>128</v>
+      </c>
+      <c r="J17" t="s">
+        <v>109</v>
+      </c>
+      <c r="K17" t="s">
+        <v>129</v>
+      </c>
+      <c r="L17" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" t="s">
+        <v>130</v>
+      </c>
+      <c r="N17" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" t="s">
+        <v>133</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>134</v>
+      </c>
+      <c r="I18" t="s">
+        <v>135</v>
+      </c>
+      <c r="J18" t="s">
+        <v>136</v>
+      </c>
+      <c r="K18" t="s">
+        <v>137</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
+        <v>138</v>
+      </c>
+      <c r="N18" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>140</v>
+      </c>
+      <c r="D19" t="s">
+        <v>141</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>142</v>
+      </c>
+      <c r="I19" t="s">
+        <v>143</v>
+      </c>
+      <c r="J19" t="s">
+        <v>136</v>
+      </c>
+      <c r="K19" t="s">
+        <v>144</v>
+      </c>
+      <c r="L19" t="s">
+        <v>145</v>
+      </c>
+      <c r="M19" t="s">
+        <v>146</v>
+      </c>
+      <c r="N19" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D20" t="s">
+        <v>149</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>150</v>
+      </c>
+      <c r="I20" t="s">
+        <v>151</v>
+      </c>
+      <c r="J20" t="s">
+        <v>152</v>
+      </c>
+      <c r="K20" t="s">
+        <v>153</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
+        <v>154</v>
+      </c>
+      <c r="N20" t="s">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>