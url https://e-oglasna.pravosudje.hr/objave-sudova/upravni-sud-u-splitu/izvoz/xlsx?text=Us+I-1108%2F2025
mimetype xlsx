--- v0 (2026-06-18)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Splitu</t>
   </si>
   <si>
     <t>Us I-1108/2025</t>
   </si>
   <si>
-    <t>Rješenje od 27.05.2026.; Odluka od 04.02.2026.; Žalba od 03.06.2025.</t>
+    <t>Presuda od 15.09.2026.</t>
   </si>
   <si>
     <t>Alim Özmen 62935024391</t>
   </si>
   <si>
-    <t>16.06.2026. 14:22:46</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/235bccef-9390-451f-b395-d691ef72be2c/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 07:54:34</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040c6c9a-5660-46c8-8c19-67dff99f9d11</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040c6c9a-5660-46c8-8c19-67dff99f9d11/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5856&amp;upisnik=Us I&amp;predmet=1108&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>