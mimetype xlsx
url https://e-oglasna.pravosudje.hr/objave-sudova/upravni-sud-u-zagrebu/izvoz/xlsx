--- v0 (2026-05-03)
+++ v1 (2026-05-31)
@@ -6,149 +6,143 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="31">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-1963/2026</t>
-[...47 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=884&amp;godina=2026</t>
+    <t>Us I-1475/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Dogukan Ozalp</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:19:51</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e741ffbd-db3d-4be1-9469-4c4c03a86840</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e741ffbd-db3d-4be1-9469-4c4c03a86840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1304/2026</t>
+  </si>
+  <si>
+    <t>AKASH KAN</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:59:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3ceb1-5bd2-435c-94fc-761d8ad11494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e3ceb1-5bd2-435c-94fc-761d8ad11494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1304&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -251,69 +245,69 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>