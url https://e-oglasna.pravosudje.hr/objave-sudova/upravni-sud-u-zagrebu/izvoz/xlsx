--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,191 +6,311 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="71">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-1475/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e741ffbd-db3d-4be1-9469-4c4c03a86840</t>
+    <t>Us I-3829/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Adam Ibrahim</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:05:58</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4f485d4-7415-413b-9186-4e400102ccff</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4f485d4-7415-413b-9186-4e400102ccff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3829&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3834/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Sidomie Sidomie</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1adcbd76-4223-4621-81cb-7f9466b992f9</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.pdf O822O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e741ffbd-db3d-4be1-9469-4c4c03a86840/dokumenti/preuzimanje</t>
-[...20 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1304&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1adcbd76-4223-4621-81cb-7f9466b992f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3834&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3822/2026</t>
+  </si>
+  <si>
+    <t>Minhaz Mahmud Mahmud</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:46:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1336d9-0053-4f2c-aa7b-8a83639d0389</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1336d9-0053-4f2c-aa7b-8a83639d0389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3822&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3336/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:47:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73961efb-9d6f-4124-b135-bfbcb26fd004</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73961efb-9d6f-4124-b135-bfbcb26fd004/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3336&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3838/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Md Nazrol Islam Molla</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:24:10</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2303ca1d-bed3-4cf9-aa08-e5066fca0b5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2303ca1d-bed3-4cf9-aa08-e5066fca0b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3838&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1938/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.; Podnesak od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Iris Hajdini 12301588437</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:30:40</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2cfc391-0d01-4046-b821-118321420a71</t>
+  </si>
+  <si>
+    <t>Odgovor na tužbu.pdf P51P; Rješenje - odgodni učinak.pdf O1510O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2cfc391-0d01-4046-b821-118321420a71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1938&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-1311/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Maria Dovečer 59196570744</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f348305-80dd-4769-a105-4b0db7ce298d</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena tužba.pdf O223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f348305-80dd-4769-a105-4b0db7ce298d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1311&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -245,69 +365,259 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
         <v>30</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L8" t="s">
+        <v>68</v>
+      </c>
+      <c r="M8" t="s">
+        <v>69</v>
+      </c>
+      <c r="N8" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>