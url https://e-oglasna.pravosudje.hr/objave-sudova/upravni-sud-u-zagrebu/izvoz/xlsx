--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -6,263 +6,266 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-3829/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a4f485d4-7415-413b-9186-4e400102ccff</t>
+    <t>Us I-4285/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Devrim Bek</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:25:58</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c75d7c3-83d4-4fc5-a402-00dcf7845032</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a4f485d4-7415-413b-9186-4e400102ccff/dokumenti/preuzimanje</t>
-[...131 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8f348305-80dd-4769-a105-4b0db7ce298d</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c75d7c3-83d4-4fc5-a402-00dcf7845032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4285&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4161/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Ali Ismet Capaci</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:20:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ebc59c-7b15-47cf-bf82-53e047288b56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ebc59c-7b15-47cf-bf82-53e047288b56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3931/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Yusief Khatab Maimon</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:19:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11afe77-89ba-4a3a-95d3-3c29181edcbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11afe77-89ba-4a3a-95d3-3c29181edcbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3931&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3714/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Ali Ibrahim Ali Abdelhadi Mohamed</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:46:09</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3d86809-cb47-4d0e-b7e2-ef99ff61734c</t>
   </si>
   <si>
     <t>Rješenje - odbačena tužba.pdf O223O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8f348305-80dd-4769-a105-4b0db7ce298d/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1311&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3d86809-cb47-4d0e-b7e2-ef99ff61734c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3714&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-2196/2026</t>
+  </si>
+  <si>
+    <t>Predrag Babić 57154574913</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f7eaf8-536f-4cba-9a96-9d20b0fbc4b0</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f7eaf8-536f-4cba-9a96-9d20b0fbc4b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=2196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4164/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Hasan Elsin</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:16:10</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c9f0a1e-5d26-4502-9be8-eecf4de8fe3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c9f0a1e-5d26-4502-9be8-eecf4de8fe3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-313/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.03.2025.</t>
+  </si>
+  <si>
+    <t>Ahmad Aziz</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:04:08</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d76c6c-3f75-4e3a-a821-534039e4748a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d76c6c-3f75-4e3a-a821-534039e4748a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=313&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -383,241 +386,241 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>35</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>42</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="K6" t="s">
         <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L7" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
         <v>61</v>
       </c>
       <c r="N7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
         <v>64</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>65</v>
       </c>
       <c r="I8" t="s">
         <v>66</v>
       </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>