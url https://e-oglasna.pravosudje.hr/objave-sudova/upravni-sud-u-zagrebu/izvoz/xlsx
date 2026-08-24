--- v3 (2026-07-25)
+++ v4 (2026-08-24)
@@ -6,314 +6,278 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="60">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-4285/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1c75d7c3-83d4-4fc5-a402-00dcf7845032</t>
+    <t>Us I-4848/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>nasljednici</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:52:16</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f000b3c-46c9-4c32-b576-e8fabe555717</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f000b3c-46c9-4c32-b576-e8fabe555717/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4848&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4918/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Ismail Cekin</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:29:54</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c1ebc59-6f86-4795-a0f5-8d9480d0fa62</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1c75d7c3-83d4-4fc5-a402-00dcf7845032/dokumenti/preuzimanje</t>
-[...143 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=313&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c1ebc59-6f86-4795-a0f5-8d9480d0fa62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4918&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4908/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Mohamad Bekkour</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0956273e-16d2-4836-9c00-03bb871fcbcb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0956273e-16d2-4836-9c00-03bb871fcbcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4908&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4906/2026</t>
+  </si>
+  <si>
+    <t>Nirouz Mustafa Mahmoud</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:12:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7993f77d-965b-477c-9309-24cb7699bf4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7993f77d-965b-477c-9309-24cb7699bf4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4906&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4915/2026</t>
+  </si>
+  <si>
+    <t>Youssef Bekkour</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/037ad23b-41a1-46a7-8ccb-f9172d95f055</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/037ad23b-41a1-46a7-8ccb-f9172d95f055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4915&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-4910/2026</t>
+  </si>
+  <si>
+    <t>Hira Bekkour</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/503828c0-26a5-4af7-9a52-ea2b52672383</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/503828c0-26a5-4af7-9a52-ea2b52672383/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4910&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -380,247 +344,209 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>49</v>
       </c>
       <c r="I6" t="s">
         <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
         <v>51</v>
       </c>
       <c r="L6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" t="s">
         <v>52</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
         <v>57</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" t="s">
         <v>58</v>
       </c>
-      <c r="J7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
-      </c>
-[...48 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>