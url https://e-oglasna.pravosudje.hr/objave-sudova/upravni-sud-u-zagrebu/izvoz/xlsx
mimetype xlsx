--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,278 +6,251 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="51">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-4848/2026</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5c1ebc59-6f86-4795-a0f5-8d9480d0fa62</t>
+    <t>Us I-629/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Van Chet Tran</t>
+  </si>
+  <si>
+    <t>17.09.2026. 16:25:52</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8b61318-a45d-4d80-87bb-8992b49e9b04</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena tužba.pdf O223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8b61318-a45d-4d80-87bb-8992b49e9b04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=629&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-5419/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Najibullah Andjian</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:19:21</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7935ec2b-afc5-43ad-bf2e-6735ba8b4dd7</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5c1ebc59-6f86-4795-a0f5-8d9480d0fa62/dokumenti/preuzimanje</t>
-[...80 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=4910&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7935ec2b-afc5-43ad-bf2e-6735ba8b4dd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5419&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3418/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026.</t>
+  </si>
+  <si>
+    <t>KOSTAJNIČKI MED jednostavno društvo s ograničenom odgovornošću za proizvodnju i usluge 03112282551</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:17:33</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4deae5c2-c476-404a-b1e5-62f27a5bf054</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4deae5c2-c476-404a-b1e5-62f27a5bf054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3418&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Us I-5156/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Diyar Carus</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:45:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2fa22be-5538-4c13-b43e-1eca0c79f82d</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2fa22be-5538-4c13-b43e-1eca0c79f82d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5156&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -382,171 +355,95 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
-[...21 lines deleted...]
-      <c r="I6" t="s">
         <v>50</v>
-      </c>
-[...51 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>