--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -6,251 +6,266 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="56">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-629/2026</t>
-[...26 lines deleted...]
-    <t>Us I-5419/2026</t>
+    <t>Us I-3849/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Muhamed Derouiche</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:31:47</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd589568-6fe7-4c21-a5b2-37efc16b7173</t>
+  </si>
+  <si>
+    <t>Presuda - odbijanje.pdf O1504O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd589568-6fe7-4c21-a5b2-37efc16b7173/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3849&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3247/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Daniela Cabal Posso</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:56:08</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a899cb24-c785-43e4-bb1e-20a016a74d61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a899cb24-c785-43e4-bb1e-20a016a74d61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-5832/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Badran Abu Soud</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:30:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aba8205-4213-41a2-944a-7fce123ccb5d</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aba8205-4213-41a2-944a-7fce123ccb5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5832&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-5831/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Famfarag Zarrif</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:58:32</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bd944d4-84bc-4e1f-947e-7e25e2c29ac0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bd944d4-84bc-4e1f-947e-7e25e2c29ac0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5831&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-5418/2026</t>
   </si>
   <si>
     <t>Presuda od 11.09.2026.</t>
   </si>
   <si>
-    <t>Najibullah Andjian</t>
-[...68 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5156&amp;godina=2026</t>
+    <t>Farhan Motmean</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:38:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ab044b2-b805-4461-a409-808ee90c1563</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ab044b2-b805-4461-a409-808ee90c1563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5418&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -323,127 +338,165 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>38</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>47</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>48</v>
       </c>
-      <c r="M5" t="s">
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>49</v>
       </c>
-      <c r="N5" t="s">
+      <c r="D6" t="s">
         <v>50</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>