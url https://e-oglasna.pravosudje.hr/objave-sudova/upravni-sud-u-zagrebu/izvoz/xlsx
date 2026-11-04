--- v6 (2026-10-13)
+++ v7 (2026-11-04)
@@ -6,266 +6,294 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Us I-3849/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cd589568-6fe7-4c21-a5b2-37efc16b7173</t>
+    <t>Us I-3932/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Mhady Bohmidi Dilali</t>
+  </si>
+  <si>
+    <t>03.11.2026. 14:50:44</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1ae85f-d00d-42cc-9291-e1bfa0fb163a</t>
   </si>
   <si>
     <t>Presuda - odbijanje.pdf O1504O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cd589568-6fe7-4c21-a5b2-37efc16b7173/dokumenti/preuzimanje</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7aba8205-4213-41a2-944a-7fce123ccb5d</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b1ae85f-d00d-42cc-9291-e1bfa0fb163a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3932&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-6019/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.10.2026.; Podnesak od 09.10.2026.; Prilog od: 09.10.2026.; Prilog od: 09.10.2026.; Prilog od: 09.10.2026.; Prilog od: 09.10.2026.; Prilog od: 09.10.2026.; Rješenje od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Verica Janton 49056725697</t>
+  </si>
+  <si>
+    <t>03.11.2026. 09:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b69cf2-eff5-4cb0-8d66-7969f8aaf193</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog Us I-6019_2026-1-1 - Punomoć Krešimir Jedvaj od 01.10.2026.pdf; Prilog Us I-6019_2026-1-2 - Rješenje Općinskog suda u Novom Zagrebu,Stalna služba u Zaprešiću Z-15388-2024.pdf; Prilog Us I-6019_2026-1-3 - Rješenje Držđavne geodetske uprave od 26.052026 (1).pdf; Prilog Us I-6019_2026-1-4 - Odluka OS NZG Psp-42-2016-54 od 14.09.2023. - Rješenje - smetanje posjeda.pdf; Prilog Us I-6019_2026-1-5 - Odluka ŽS ZD Gž-885-2023-3 od 10.07.2024. - Rješenje - odbijena žalba kao neosnovana - potvrđeno rje.pdf; Rješenje.pdf O97O; Odgovor na tužbu.pdf P51P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6b69cf2-eff5-4cb0-8d66-7969f8aaf193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=6019&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-6214/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Nimet Vurgun</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:44:02</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4281c2ed-fc2d-4123-92d2-96ccfcd60966</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.pdf O822O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7aba8205-4213-41a2-944a-7fce123ccb5d/dokumenti/preuzimanje</t>
-[...47 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5418&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4281c2ed-fc2d-4123-92d2-96ccfcd60966/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=6214&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-3418/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>KOSTAJNIČKI MED jednostavno društvo s ograničenom odgovornošću za proizvodnju i usluge 03112282551</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:47:21</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d30ad1d3-596e-4c3f-99ad-52b27a2661c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d30ad1d3-596e-4c3f-99ad-52b27a2661c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=3418&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Us I-6218/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Aili Abulimiti</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:50:07</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23ed8ae5-a996-4a1a-93c4-15d1fce9ae97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23ed8ae5-a996-4a1a-93c4-15d1fce9ae97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=6218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Us I-5389/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.10.2026. 
+(odgoda ročišta)</t>
+  </si>
+  <si>
+    <t>Sathish Shivappa 97136473855</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f24924b5-b06d-43cf-9bcd-a723553b66e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f24924b5-b06d-43cf-9bcd-a723553b66e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=5389&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -332,171 +360,209 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="M6" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I7" t="s">
+        <v>61</v>
+      </c>
+      <c r="J7" t="s">
         <v>54</v>
       </c>
-      <c r="N6" t="s">
-        <v>55</v>
+      <c r="K7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L7" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" t="s">
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>