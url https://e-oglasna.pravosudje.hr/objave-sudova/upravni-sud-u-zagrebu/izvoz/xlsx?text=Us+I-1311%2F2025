--- v0 (2026-07-05)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Upravni sud u Zagrebu</t>
   </si>
   <si>
     <t>Us I-1311/2025</t>
   </si>
   <si>
-    <t>Rješenje od 26.06.2026.</t>
+    <t>Rješenje od 15.10.2026.</t>
   </si>
   <si>
     <t>Maria Dovečer 59196570744</t>
   </si>
   <si>
-    <t>29.06.2026. 10:32:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8f348305-80dd-4769-a105-4b0db7ce298d/dokumenti/preuzimanje</t>
+    <t>15.10.2026. 13:28:50</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7743d30a-5cc1-4a92-a315-37dd49f472a2</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7743d30a-5cc1-4a92-a315-37dd49f472a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5855&amp;upisnik=Us I&amp;predmet=1311&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>