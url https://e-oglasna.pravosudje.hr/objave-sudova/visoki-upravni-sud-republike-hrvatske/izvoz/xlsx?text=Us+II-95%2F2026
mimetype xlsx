--- v0 (2026-07-16)
+++ v1 (2026-10-10)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Visoki upravni sud Republike Hrvatske</t>
   </si>
   <si>
     <t>Us II-95/2026</t>
   </si>
   <si>
-    <t>Dopis od 14.07.2026.</t>
+    <t>Rješenje od 22.09.2026.</t>
   </si>
   <si>
     <t>Mirjana Pavić 31722397835</t>
   </si>
   <si>
-    <t>14.07.2026. 09:06:31</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/44bf43f0-ce57-483e-946c-a73ef8bfe6a3/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 09:29:31</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8dbaf2e-11da-4cba-b0aa-104ee1f8fe09</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačeno.pdf O1000000215O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8dbaf2e-11da-4cba-b0aa-104ee1f8fe09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5853&amp;upisnik=Us II&amp;predmet=95&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>