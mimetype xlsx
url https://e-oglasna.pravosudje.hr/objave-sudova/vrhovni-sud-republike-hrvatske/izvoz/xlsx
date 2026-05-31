--- v0 (2026-05-09)
+++ v1 (2026-05-31)
@@ -6,383 +6,335 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="135">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Ogledni postupak</t>
+  </si>
+  <si>
+    <t>Vrhovni sud Republike Hrvatske</t>
+  </si>
+  <si>
+    <t>Gop-1/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.01.2026.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vinkovcima</t>
+  </si>
+  <si>
+    <t>30.01.2026. 13:41:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f86cabcb-4979-4955-b198-273b986d5b09</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f86cabcb-4979-4955-b198-273b986d5b09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Gop-3/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.11.2025.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Bjelovaru</t>
+  </si>
+  <si>
+    <t>03.12.2025. 09:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a0e9f3a-c5f7-488d-9e8b-769f2ec307a5</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a0e9f3a-c5f7-488d-9e8b-769f2ec307a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=3&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Gop-4/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.02.2025.</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Varaždinu</t>
+  </si>
+  <si>
+    <t>20.03.2025. 12:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e60dce64-2c63-48b3-8709-13593de65011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e60dce64-2c63-48b3-8709-13593de65011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=4&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Gop-2/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 27.11.2024.</t>
+  </si>
+  <si>
+    <t>20.12.2024. 08:21:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293d97f5-9f22-4da8-a7af-402245f460a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293d97f5-9f22-4da8-a7af-402245f460a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=2&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.11.2024.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Bjelovaru 57362618039</t>
+  </si>
+  <si>
+    <t>15.11.2024. 08:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48385931-90a0-40d3-8470-34169c302cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48385931-90a0-40d3-8470-34169c302cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Gos-1/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2020.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Pazinu</t>
+  </si>
+  <si>
+    <t>17.10.2024. 15:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb33df82-9735-4edc-b2f8-0acfe970b6d7</t>
+  </si>
+  <si>
+    <t>Rješenje.docx O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb33df82-9735-4edc-b2f8-0acfe970b6d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gos&amp;predmet=1&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Gop-1/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2020.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Osijeku</t>
+  </si>
+  <si>
+    <t>07.10.2024. 15:05:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa441c3e-1122-4246-888e-77254df2de74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa441c3e-1122-4246-888e-77254df2de74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Gop-2/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.10.2020.</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Zagrebu 37388188772</t>
+  </si>
+  <si>
+    <t>07.10.2024. 15:03:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb7f114c-e202-4f91-a529-f8256da44696</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb7f114c-e202-4f91-a529-f8256da44696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=2&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Gop-1/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.11.2021.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Slavonskom Brodu</t>
+  </si>
+  <si>
+    <t>07.10.2024. 15:02:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1de1fe07-3040-4744-b995-4de5c73498cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1de1fe07-3040-4744-b995-4de5c73498cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Gop-1/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.01.2024.; Presuda od 10.01.2024.</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Zagrebu</t>
+  </si>
+  <si>
+    <t>07.10.2024. 14:59:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8339f49-5416-4dce-a9b3-bc81be90f02e</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8339f49-5416-4dce-a9b3-bc81be90f02e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Gop-1/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2024.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Rijeci</t>
+  </si>
+  <si>
+    <t>11.09.2024. 12:42:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf41102-49f0-42e5-8e31-557c7342ab2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf41102-49f0-42e5-8e31-557c7342ab2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Objava suda</t>
-  </si>
-[...286 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2024</t>
   </si>
   <si>
     <t>Vrhovni sud u RH</t>
   </si>
   <si>
     <t>21.06.2024. 10:10:26</t>
   </si>
   <si>
     <t>21.06.2124.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17aa25fd-df27-415e-b776-598b4270c95e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17aa25fd-df27-415e-b776-598b4270c95e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 23.01.2024.</t>
   </si>
   <si>
     <t>24.01.2024. 14:20:39</t>
   </si>
   <si>
     <t>24.01.2124.</t>
   </si>
@@ -506,51 +458,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -578,754 +530,678 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3"/>
+      <c r="K3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...2 lines deleted...]
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I8" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L8" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="M10" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="N10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I11" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>91</v>
+      </c>
+      <c r="L12" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
         <v>98</v>
       </c>
-      <c r="I13" t="s">
+      <c r="L13" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" t="s">
         <v>99</v>
       </c>
-      <c r="J13"/>
-[...8 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>101</v>
+      </c>
+      <c r="J14" t="s">
+        <v>102</v>
+      </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="L14" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="D15" t="s">
         <v>105</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="I15" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="K15" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="L15" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="N15" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="I16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="J16" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="K16" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="I17" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="J17" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="K17" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="L17" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="M17" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="N17" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>89</v>
+        <v>120</v>
       </c>
       <c r="D18" t="s">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" t="s">
+        <v>123</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>124</v>
+      </c>
+      <c r="L18" t="s">
+        <v>125</v>
+      </c>
+      <c r="M18" t="s">
         <v>126</v>
       </c>
-      <c r="I18" t="s">
+      <c r="N18" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="D19" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="I19" t="s">
+        <v>130</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>131</v>
+      </c>
+      <c r="L19" t="s">
         <v>132</v>
       </c>
-      <c r="J19" t="s">
+      <c r="M19" t="s">
         <v>133</v>
       </c>
-      <c r="K19" t="s">
+      <c r="N19" t="s">
         <v>134</v>
-      </c>
-[...79 lines deleted...]
-        <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>