--- v1 (2026-05-31)
+++ v2 (2026-08-22)
@@ -6,100 +6,130 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="139">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Vrhovni sud Republike Hrvatske</t>
+  </si>
+  <si>
+    <t>II-3 Kr-94/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Batur 71669370439</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:08:33</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29ef8893-4297-4124-9e7d-0f660d21c263</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29ef8893-4297-4124-9e7d-0f660d21c263/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=II-3 Kr&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Ogledni postupak</t>
   </si>
   <si>
-    <t>Vrhovni sud Republike Hrvatske</t>
-[...1 lines deleted...]
-  <si>
     <t>Gop-1/2025</t>
   </si>
   <si>
     <t>Presuda od 14.01.2026.</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
     <t>30.01.2026. 13:41:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f86cabcb-4979-4955-b198-273b986d5b09</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f86cabcb-4979-4955-b198-273b986d5b09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2025</t>
   </si>
   <si>
     <t>Gop-3/2024</t>
@@ -290,53 +320,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2023</t>
   </si>
   <si>
     <t>Gop-1/2024</t>
   </si>
   <si>
     <t>Presuda od 10.06.2024.</t>
   </si>
   <si>
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>11.09.2024. 12:42:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcf41102-49f0-42e5-8e31-557c7342ab2e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fcf41102-49f0-42e5-8e31-557c7342ab2e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2024</t>
   </si>
   <si>
-    <t>Objava suda</t>
-[...1 lines deleted...]
-  <si>
     <t>Vrhovni sud u RH</t>
   </si>
   <si>
     <t>21.06.2024. 10:10:26</t>
   </si>
   <si>
     <t>21.06.2124.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17aa25fd-df27-415e-b776-598b4270c95e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17aa25fd-df27-415e-b776-598b4270c95e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 23.01.2024.</t>
   </si>
   <si>
     <t>24.01.2024. 14:20:39</t>
   </si>
   <si>
     <t>24.01.2124.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/83cfb3c8-05d1-4094-9734-91c644b03593</t>
@@ -351,65 +378,50 @@
     <t>24.01.2024. 14:17:39</t>
   </si>
   <si>
     <t>17.01.2124.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0c9f8cc-e3e0-42dd-bbd5-a51a122bf85d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0c9f8cc-e3e0-42dd-bbd5-a51a122bf85d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Općinski sud u Slavonskom Brodu 28673386029</t>
   </si>
   <si>
     <t>10.11.2021. 14:00:10</t>
   </si>
   <si>
     <t>10.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2308166-da5d-44b1-b71d-ee0de763df07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c2308166-da5d-44b1-b71d-ee0de763df07/dokumenti/preuzimanje</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f647e99d-821a-4e4b-adb4-67107ccb9bb7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>7 Pr-84/2020</t>
   </si>
   <si>
     <t>Prijedlog za rješenje pitanja važnog za jedinstvenu primjenu prava - Isplata razlike plaća i naknada plaća zbog spornog iznosa osnovice za obračun plaće za 2016. za državne službenike i namještenike</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01.07.2021. 12:08:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98c53c8c-2341-4241-a096-5f2e4804e662</t>
   </si>
   <si>
     <t>Prijedlog Općinskog suda u Slavonskom Brodu za ogledni postupak u spisu  7 Pr-84-2020.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98c53c8c-2341-4241-a096-5f2e4804e662/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=7 Pr&amp;predmet=84&amp;godina=2020</t>
   </si>
@@ -530,678 +542,678 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2"/>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L10" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L11" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="M11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="M12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D13" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="I13" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J13"/>
       <c r="K13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="M13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="D14" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>104</v>
       </c>
       <c r="I14" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J14" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="K14" t="s">
+        <v>107</v>
+      </c>
+      <c r="L14" t="s">
+        <v>31</v>
+      </c>
+      <c r="M14" t="s">
+        <v>108</v>
+      </c>
+      <c r="N14" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D15" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="I15" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J15" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="K15" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L15" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="M15" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="N15" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="I16" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J16" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="N16" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="I17" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="J17" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="K17" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="L17" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="M17" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N17" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D18" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I18" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L18" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M18" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="N18" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D19" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I19" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="L19" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="M19" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="N19" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>