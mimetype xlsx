--- v2 (2026-08-22)
+++ v3 (2026-09-20)
@@ -6,362 +6,335 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="130">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Ogledni postupak</t>
+  </si>
+  <si>
+    <t>Vrhovni sud Republike Hrvatske</t>
+  </si>
+  <si>
+    <t>Gop-1/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.01.2026.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vinkovcima</t>
+  </si>
+  <si>
+    <t>30.01.2026. 13:41:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f86cabcb-4979-4955-b198-273b986d5b09</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f86cabcb-4979-4955-b198-273b986d5b09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Gop-3/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.11.2025.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Bjelovaru</t>
+  </si>
+  <si>
+    <t>03.12.2025. 09:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a0e9f3a-c5f7-488d-9e8b-769f2ec307a5</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a0e9f3a-c5f7-488d-9e8b-769f2ec307a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=3&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Gop-4/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.02.2025.</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Varaždinu</t>
+  </si>
+  <si>
+    <t>20.03.2025. 12:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e60dce64-2c63-48b3-8709-13593de65011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e60dce64-2c63-48b3-8709-13593de65011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=4&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Gop-2/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 27.11.2024.</t>
+  </si>
+  <si>
+    <t>20.12.2024. 08:21:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293d97f5-9f22-4da8-a7af-402245f460a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293d97f5-9f22-4da8-a7af-402245f460a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=2&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.11.2024.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Bjelovaru 57362618039</t>
+  </si>
+  <si>
+    <t>15.11.2024. 08:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48385931-90a0-40d3-8470-34169c302cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48385931-90a0-40d3-8470-34169c302cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Gos-1/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2020.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Pazinu</t>
+  </si>
+  <si>
+    <t>17.10.2024. 15:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb33df82-9735-4edc-b2f8-0acfe970b6d7</t>
+  </si>
+  <si>
+    <t>Rješenje.docx O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb33df82-9735-4edc-b2f8-0acfe970b6d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gos&amp;predmet=1&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Gop-1/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2020.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Osijeku</t>
+  </si>
+  <si>
+    <t>07.10.2024. 15:05:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa441c3e-1122-4246-888e-77254df2de74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa441c3e-1122-4246-888e-77254df2de74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Gop-2/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.10.2020.</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Zagrebu 37388188772</t>
+  </si>
+  <si>
+    <t>07.10.2024. 15:03:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb7f114c-e202-4f91-a529-f8256da44696</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb7f114c-e202-4f91-a529-f8256da44696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=2&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Gop-1/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.11.2021.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Slavonskom Brodu</t>
+  </si>
+  <si>
+    <t>07.10.2024. 15:02:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1de1fe07-3040-4744-b995-4de5c73498cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1de1fe07-3040-4744-b995-4de5c73498cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Gop-1/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.01.2024.; Presuda od 10.01.2024.</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Zagrebu</t>
+  </si>
+  <si>
+    <t>07.10.2024. 14:59:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8339f49-5416-4dce-a9b3-bc81be90f02e</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8339f49-5416-4dce-a9b3-bc81be90f02e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Gop-1/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2024.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Rijeci</t>
+  </si>
+  <si>
+    <t>11.09.2024. 12:42:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf41102-49f0-42e5-8e31-557c7342ab2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcf41102-49f0-42e5-8e31-557c7342ab2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Objava suda</t>
-  </si>
-[...265 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=20&amp;upisnik=Gop&amp;predmet=1&amp;godina=2024</t>
   </si>
   <si>
     <t>Vrhovni sud u RH</t>
   </si>
   <si>
     <t>21.06.2024. 10:10:26</t>
   </si>
   <si>
     <t>21.06.2124.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17aa25fd-df27-415e-b776-598b4270c95e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17aa25fd-df27-415e-b776-598b4270c95e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 23.01.2024.</t>
   </si>
   <si>
     <t>24.01.2024. 14:20:39</t>
   </si>
   <si>
     <t>24.01.2124.</t>
   </si>
@@ -470,51 +443,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -542,678 +515,640 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="L9" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N9" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="M10" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="N10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I11" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>91</v>
+      </c>
+      <c r="L12" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
+        <v>98</v>
+      </c>
+      <c r="L13" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" t="s">
         <v>99</v>
       </c>
-      <c r="I13" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>67</v>
+      </c>
+      <c r="I14" t="s">
+        <v>101</v>
+      </c>
+      <c r="J14" t="s">
+        <v>102</v>
+      </c>
+      <c r="K14" t="s">
+        <v>103</v>
+      </c>
+      <c r="L14" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" t="s">
         <v>104</v>
       </c>
-      <c r="I14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="I15" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="J15" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="K15" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="L15" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="M15" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="N15" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="I16" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="J16" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="K16" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="M16" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="D17" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>117</v>
+      </c>
+      <c r="I17" t="s">
+        <v>118</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
         <v>119</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
         <v>120</v>
       </c>
-      <c r="J17" t="s">
+      <c r="M17" t="s">
         <v>121</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="I18" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>126</v>
+      </c>
+      <c r="L18" t="s">
+        <v>127</v>
+      </c>
+      <c r="M18" t="s">
         <v>128</v>
       </c>
-      <c r="L18" t="s">
+      <c r="N18" t="s">
         <v>129</v>
-      </c>
-[...40 lines deleted...]
-        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>