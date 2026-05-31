--- v0 (2026-05-03)
+++ v1 (2026-05-31)
@@ -6,173 +6,191 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="31">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Bjelovaru</t>
   </si>
   <si>
-    <t>Kir-66/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kir&amp;predmet=66&amp;godina=2026</t>
+    <t>Ik I zd-5/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Jakša 78511811695</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:13:15</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/795f8469-b53f-4c51-9173-085e76f63a4d</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/795f8469-b53f-4c51-9173-085e76f63a4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I zd&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-6/2026</t>
+  </si>
+  <si>
+    <t>Ivana Bogdanović 70348058135</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:07:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae060c2-5f01-4ddd-81c7-42135880da1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae060c2-5f01-4ddd-81c7-42135880da1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I zd&amp;predmet=6&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +234,80 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>