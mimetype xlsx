--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,191 +6,227 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Bjelovaru</t>
   </si>
   <si>
-    <t>Ik I zd-5/2026</t>
-[...41 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I zd&amp;predmet=6&amp;godina=2026</t>
+    <t>Kir-d-67/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Etore Rigo 31774244595</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:56:54</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d55b91-827f-4484-b8ca-171673cc2a5d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d55b91-827f-4484-b8ca-171673cc2a5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kir-d&amp;predmet=67&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-16/2026</t>
+  </si>
+  <si>
+    <t>nje Kov-4/2026-7 od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Inoslav Mavar 73116337458</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:52:14</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d53af5-3ded-4ecd-8888-5b7ff6da8ab6</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d53af5-3ded-4ecd-8888-5b7ff6da8ab6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=K&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-39/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Zorica Mihajlović 54240113068</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:17:50</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e531780-e3c8-4776-a0ca-45c5d592f759</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e531780-e3c8-4776-a0ca-45c5d592f759/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I&amp;predmet=39&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -245,69 +281,107 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>