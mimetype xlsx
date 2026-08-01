--- v2 (2026-07-05)
+++ v3 (2026-08-01)
@@ -6,227 +6,230 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="44">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Bjelovaru</t>
   </si>
   <si>
-    <t>Kir-d-67/2024</t>
-[...77 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I&amp;predmet=39&amp;godina=2026</t>
+    <t>Kž-187/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Luka Ribičić 43566626954</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:00:36</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01768103-b3f3-4f8e-b826-3d8c776e7a12</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01768103-b3f3-4f8e-b826-3d8c776e7a12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kž&amp;predmet=187&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-11/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 28.05.2026.; Podnesak od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Jaić 91645936170</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:34:32</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/846bccbe-8292-49b0-8126-244034a857bd</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/846bccbe-8292-49b0-8126-244034a857bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kov&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.06.2026.; Podnesak od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Jaić 03708767428</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:33:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba837d74-7560-4332-89a9-553604f00ef0</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Odgovor na optužnicu.pdf P1000000019P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba837d74-7560-4332-89a9-553604f00ef0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Srebrenka Jaić 23363702670</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:32:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e291c8-2ae5-4745-b7c3-33b3b72e511f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e291c8-2ae5-4745-b7c3-33b3b72e511f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -316,72 +319,110 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="I5" t="s">
         <v>41</v>
       </c>
-      <c r="N4" t="s">
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
         <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>