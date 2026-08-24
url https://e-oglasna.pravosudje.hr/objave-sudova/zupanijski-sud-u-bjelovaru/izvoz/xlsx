--- v3 (2026-08-01)
+++ v4 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -81,155 +81,98 @@
     <t>Kž-187/2025</t>
   </si>
   <si>
     <t>Poziv - Sudska radnja 30.09.2026.</t>
   </si>
   <si>
     <t>Luka Ribičić 43566626954</t>
   </si>
   <si>
     <t>29.07.2026. 10:00:36</t>
   </si>
   <si>
     <t>30.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/01768103-b3f3-4f8e-b826-3d8c776e7a12</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/01768103-b3f3-4f8e-b826-3d8c776e7a12/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kž&amp;predmet=187&amp;godina=2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/25e291c8-2ae5-4745-b7c3-33b3b72e511f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -273,156 +216,42 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3">
-[...112 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>