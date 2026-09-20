--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,98 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Bjelovaru</t>
+  </si>
+  <si>
+    <t>Ik I-103/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Silvija Đanić 26674360531</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:06:04</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9651c370-f814-4ef2-9774-5c574b665a9f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9651c370-f814-4ef2-9774-5c574b665a9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I&amp;predmet=103&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-15/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.; Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Uzel 15007565721</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:03:00</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79131bbd-0752-4fb1-97d1-7e1eb4464b42</t>
+  </si>
+  <si>
+    <t>Rješenje - privremena mjera.pdf O276O; Rješenje - privremena mjera.pdf O276O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79131bbd-0752-4fb1-97d1-7e1eb4464b42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kov&amp;predmet=15&amp;godina=2026</t>
   </si>
   <si>
     <t>Kž-187/2025</t>
   </si>
   <si>
     <t>Poziv - Sudska radnja 30.09.2026.</t>
   </si>
   <si>
     <t>Luka Ribičić 43566626954</t>
   </si>
   <si>
     <t>29.07.2026. 10:00:36</t>
   </si>
   <si>
     <t>30.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/01768103-b3f3-4f8e-b826-3d8c776e7a12</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/01768103-b3f3-4f8e-b826-3d8c776e7a12/dokumenti/preuzimanje</t>
   </si>
@@ -128,51 +182,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +270,118 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>