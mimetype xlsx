--- v5 (2026-09-20)
+++ v6 (2026-10-28)
@@ -6,227 +6,287 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Bjelovaru</t>
   </si>
   <si>
-    <t>Ik I-103/2025</t>
-[...77 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kž&amp;predmet=187&amp;godina=2025</t>
+    <t>K-22/2026</t>
+  </si>
+  <si>
+    <t>Nalog K-22/2026-15 od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>David Jambrušić 51840679301</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:23:15</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28e3168-f2f0-453b-8752-14520e7d2a8c</t>
+  </si>
+  <si>
+    <t>Nalog - vještačenje.pdf O30O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28e3168-f2f0-453b-8752-14520e7d2a8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=K&amp;predmet=22&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje Kov-7/2026-9 od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b28690a-cc10-4eb0-b990-8624dcde1fdf</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b28690a-cc10-4eb0-b990-8624dcde1fdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-441/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Martina Ivanović</t>
+  </si>
+  <si>
+    <t>26.10.2026. 11:19:38</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d904524-e2b4-4c3b-979b-66efe335872b</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d904524-e2b4-4c3b-979b-66efe335872b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kir&amp;predmet=441&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-78/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Izidor Dokić 70674766512</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:37:14</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b9196a-0bee-48d6-a22e-52eaa059650a</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b9196a-0bee-48d6-a22e-52eaa059650a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Ik I&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-444/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 29.09.2026.; Žalba od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Dario Giba 13604935048</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:13:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24a378b6-34f7-4306-b3dd-d44c1b2020b3</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24a378b6-34f7-4306-b3dd-d44c1b2020b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kir&amp;predmet=444&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-472/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 13.10.2026.; Žalba od 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Nino Nedeljkov 59674007910</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:34:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5ced61-b908-4de6-afcc-51e74f788d94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5ced61-b908-4de6-afcc-51e74f788d94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5062&amp;upisnik=Kir&amp;predmet=472&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -278,110 +338,224 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="D5" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>41</v>
       </c>
-      <c r="N4" t="s">
+      <c r="I5" t="s">
         <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>