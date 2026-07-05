--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,224 +6,197 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Dubrovniku</t>
   </si>
   <si>
-    <t>Kov-4/2025</t>
-[...74 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kžmp&amp;predmet=3&amp;godina=2025</t>
+    <t>Ik I-31/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Zucalo 41196275275</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:14:56</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb954fd5-d0ca-4a63-87b6-f66f50803475</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb954fd5-d0ca-4a63-87b6-f66f50803475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=31&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-4/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Tot 35435821266</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:50:07</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5981b5b6-d36c-4939-9b8a-9b01d4bd67d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5981b5b6-d36c-4939-9b8a-9b01d4bd67d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=4&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -290,95 +263,57 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...36 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>