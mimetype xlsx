--- v1 (2026-07-05)
+++ v2 (2026-08-01)
@@ -6,197 +6,323 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Dubrovniku</t>
   </si>
   <si>
-    <t>Ik I-31/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cb954fd5-d0ca-4a63-87b6-f66f50803475</t>
+    <t>Ik I-75/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Iva Talajić 00737169095</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:31:12</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/788bddd8-727d-4a1b-9958-f1c15b18e3f3</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cb954fd5-d0ca-4a63-87b6-f66f50803475/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=4&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/788bddd8-727d-4a1b-9958-f1c15b18e3f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=75&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-74/2026</t>
+  </si>
+  <si>
+    <t>Silvije Filipović 24864455177</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:23:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e70d08e-9158-4f1e-be0d-14a3fc29920e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e70d08e-9158-4f1e-be0d-14a3fc29920e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-293/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Gospodnetić 93589884195</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:12:13</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98210c57-b078-47a5-bc76-511e9d66f985</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98210c57-b078-47a5-bc76-511e9d66f985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kž&amp;predmet=293&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:17:59</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0719f23d-7b08-422e-b8d4-5502aa25672b</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.docx O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0719f23d-7b08-422e-b8d4-5502aa25672b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-72/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Robert Tomašević 94715153572</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:46:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c522d50c-7dbc-4c8b-a0c1-4d2760bb5a1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c522d50c-7dbc-4c8b-a0c1-4d2760bb5a1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sv-5/2026</t>
+  </si>
+  <si>
+    <t>Odluka o utvrđivanju liste kandidata za dopunske izbore za dva člana Sudačkog vijeća ŽSDU</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>16.07.2026. 13:31:21</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e334e95-183a-4811-9473-abd8eb9de86d</t>
+  </si>
+  <si>
+    <t>ODLUKA O UTVRĐIVANJU LISTE KANDIDATA ZA ŽUPANIJSKI SUD DUBROVNIK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e334e95-183a-4811-9473-abd8eb9de86d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Sv&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sv-6/2026</t>
+  </si>
+  <si>
+    <t>Odluka o raspisivanju dopunskih izbora za članove Sudačkog vijeća ŽSDU iz reda općinskih sudaca</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:26:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac5fa44-e368-491d-a1f3-6fb7920ab87d</t>
+  </si>
+  <si>
+    <t>ODLUKA O RASPISIVANJU DOPUNSKI IZBORA - SUCI OPĆINSKOG SUDA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac5fa44-e368-491d-a1f3-6fb7920ab87d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Sv&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka o raspisivanju izbora za članove Sudačkog vijeća Županijskog suda u Dubrovniku</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:57:07</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a4e044-7b89-4694-86bf-4cd97b62016d</t>
+  </si>
+  <si>
+    <t>Odluka o raspisivanju dopunskih izbora za članove Sudačkog vijeća.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a4e044-7b89-4694-86bf-4cd97b62016d/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -251,69 +377,297 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
+      <c r="D4" t="s">
         <v>32</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K7" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" t="s">
+        <v>70</v>
+      </c>
+      <c r="J9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K9" t="s">
+        <v>72</v>
+      </c>
+      <c r="L9" t="s">
+        <v>73</v>
+      </c>
+      <c r="M9" t="s">
+        <v>74</v>
+      </c>
+      <c r="N9" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>