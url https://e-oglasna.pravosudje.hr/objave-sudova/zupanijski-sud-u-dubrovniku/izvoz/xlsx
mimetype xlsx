--- v2 (2026-08-01)
+++ v3 (2026-08-24)
@@ -6,323 +6,200 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Dubrovniku</t>
   </si>
   <si>
-    <t>Ik I-75/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/788bddd8-727d-4a1b-9958-f1c15b18e3f3</t>
+    <t>Ik I-87/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Danka Jurković 30309133612</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:16:50</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebfc39ac-ac96-48c6-b779-481bacdb1f67</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/788bddd8-727d-4a1b-9958-f1c15b18e3f3/dokumenti/preuzimanje</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/98210c57-b078-47a5-bc76-511e9d66f985</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebfc39ac-ac96-48c6-b779-481bacdb1f67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Ik I&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-314/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Smiljanić 63799017365</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:42:00</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f437e054-2016-4544-80a0-1166d798a676</t>
   </si>
   <si>
     <t>Nalog.pdf O24O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/98210c57-b078-47a5-bc76-511e9d66f985/dokumenti/preuzimanje</t>
-[...107 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/86a4e044-7b89-4694-86bf-4cd97b62016d/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f437e054-2016-4544-80a0-1166d798a676/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kž&amp;predmet=314&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -377,297 +254,69 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
-[...18 lines deleted...]
-      <c r="H4" t="s">
         <v>33</v>
-      </c>
-[...206 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>