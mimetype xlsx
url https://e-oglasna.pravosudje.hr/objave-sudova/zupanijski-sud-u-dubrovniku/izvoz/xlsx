--- v3 (2026-08-24)
+++ v4 (2026-09-13)
@@ -6,200 +6,173 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Dubrovniku</t>
   </si>
   <si>
-    <t>Ik I-87/2026</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kž&amp;predmet=314&amp;godina=2026</t>
+    <t>Kov-10/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>ADRIA IN d.o.o. 80931831926</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:57:15</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3ae673a-2001-4e2f-b0c1-9b5eac63d4f6</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3ae673a-2001-4e2f-b0c1-9b5eac63d4f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kov&amp;predmet=10&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -243,80 +216,42 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3">
-[...36 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>