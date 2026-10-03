--- v4 (2026-09-13)
+++ v5 (2026-10-03)
@@ -6,173 +6,200 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Dubrovniku</t>
   </si>
   <si>
-    <t>Kov-10/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kov&amp;predmet=10&amp;godina=2026</t>
+    <t>Kir-486/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Šimić 90355272272</t>
+  </si>
+  <si>
+    <t>30.09.2026. 10:27:39</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81fca754-da87-452f-8eb4-d6842cdc9119</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81fca754-da87-452f-8eb4-d6842cdc9119/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kir&amp;predmet=486&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kžzd-39/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Igor Ljubojević 04496049972</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:02:18</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f25c2483-3253-449f-9a65-7e0d3425b70a</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f25c2483-3253-449f-9a65-7e0d3425b70a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kžzd&amp;predmet=39&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +243,80 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>