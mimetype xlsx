--- v5 (2026-10-03)
+++ v6 (2026-10-31)
@@ -6,152 +6,149 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="33">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Dubrovniku</t>
   </si>
   <si>
-    <t>Kir-486/2026</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kžzd&amp;predmet=39&amp;godina=2026</t>
+    <t>Kž-149/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Matej Mirić 55601962092</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:35:59</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f09414b5-6598-47ff-b17f-a589793a5dcf</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f09414b5-6598-47ff-b17f-a589793a5dcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kž&amp;predmet=149&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kž-57/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Silvano Ban 18733317683</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:36:32</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8471cb34-a34a-492b-a90c-c31f304f1db5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8471cb34-a34a-492b-a90c-c31f304f1db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5135&amp;upisnik=Kž&amp;predmet=57&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -272,51 +269,51 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>