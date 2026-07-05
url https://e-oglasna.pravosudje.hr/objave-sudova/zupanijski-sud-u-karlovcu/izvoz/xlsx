--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,251 +6,188 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="30">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Karlovcu</t>
   </si>
   <si>
-    <t>Kir-296/2026</t>
-[...101 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=290&amp;godina=2026</t>
+    <t>K-19/2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.11.2025.; Dopis od 26.11.2025.</t>
+  </si>
+  <si>
+    <t>Oleg Ivković 55037425441</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:49:35</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e33d5b-870d-45bc-a1bf-975d3d90d85c</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e33d5b-870d-45bc-a1bf-975d3d90d85c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=K&amp;predmet=19&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.11.2025.</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00bf41dd-8e44-462b-9243-aa6e092014fc</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00bf41dd-8e44-462b-9243-aa6e092014fc/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -302,148 +239,72 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
-[...75 lines deleted...]
-        <v>50</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>