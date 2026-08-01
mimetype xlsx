--- v1 (2026-07-05)
+++ v2 (2026-08-01)
@@ -6,140 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Karlovcu</t>
   </si>
   <si>
-    <t>K-19/2015</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/00bf41dd-8e44-462b-9243-aa6e092014fc/dokumenti/preuzimanje</t>
+    <t>Ik I zd-9/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Fikret Fazlić 89146528993</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:22:25</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a51a3c9-1e89-4f6e-b6e8-1bb135c3f590</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a51a3c9-1e89-4f6e-b6e8-1bb135c3f590/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Ik I zd&amp;predmet=9&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-11/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>Anes Rizvić 17493768641</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:16:36</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f8825c-2434-4bf1-8902-e552f4ac83a4</t>
+  </si>
+  <si>
+    <t>Ik I zd-11-2026, rješenje od 21.7.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f8825c-2434-4bf1-8902-e552f4ac83a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Ik I zd&amp;predmet=11&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -239,72 +251,72 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>