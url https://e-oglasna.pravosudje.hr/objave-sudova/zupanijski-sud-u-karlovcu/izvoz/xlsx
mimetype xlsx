--- v2 (2026-08-01)
+++ v3 (2026-08-24)
@@ -6,200 +6,245 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="49">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Karlovcu</t>
   </si>
   <si>
-    <t>Ik I zd-9/2026</t>
+    <t>Ik I-238/2026</t>
   </si>
   <si>
     <t>Odluka od 08.07.2026.</t>
   </si>
   <si>
-    <t>Fikret Fazlić 89146528993</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0a51a3c9-1e89-4f6e-b6e8-1bb135c3f590</t>
+    <t>Bruno Piškur 49489678524</t>
+  </si>
+  <si>
+    <t>21.08.2026. 14:26:39</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9048eb9b-4b59-4539-a4af-334306976d0d</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0a51a3c9-1e89-4f6e-b6e8-1bb135c3f590/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Ik I zd&amp;predmet=11&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9048eb9b-4b59-4539-a4af-334306976d0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Ik I&amp;predmet=238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-476/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Davor Kegljević 11679964056</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:29:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff024e3c-b210-43c6-8840-2a025e64a37c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff024e3c-b210-43c6-8840-2a025e64a37c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=476&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-494/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Dolores Mijatović 22384908394</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:47:39</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f5716cc-7672-4467-9928-ea238487a829</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f5716cc-7672-4467-9928-ea238487a829/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=494&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-9/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Danko Prša 79393991920</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d497a90-b5f2-4c25-ad0c-496e789b35aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d497a90-b5f2-4c25-ad0c-496e789b35aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=K&amp;predmet=9&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -266,57 +311,133 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
       </c>
-      <c r="N3" t="s">
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>