--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -6,245 +6,314 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Karlovcu</t>
   </si>
   <si>
-    <t>Ik I-238/2026</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ff024e3c-b210-43c6-8840-2a025e64a37c</t>
+    <t>Kir-613/2026</t>
+  </si>
+  <si>
+    <t>Žalba od 18.09.2026.; Dopis od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Mohammad Baloch</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:57:23</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e446b8dd-35dd-4e76-8676-a6d873f0d863</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e446b8dd-35dd-4e76-8676-a6d873f0d863/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-218/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Asić 24225348911</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:14:29</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfe14c73-f04c-46ab-8084-e328733bdfea</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf O513O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfe14c73-f04c-46ab-8084-e328733bdfea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-226/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Diyar Sengul</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:07:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb4ad7e9-f6d8-4ca3-a015-02e624ed1ca4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb4ad7e9-f6d8-4ca3-a015-02e624ed1ca4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=226&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-193/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Oleg Ivković 55037425441</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:11:22</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb4ff690-f56e-4c73-b4c5-3c62c7903c96</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ff024e3c-b210-43c6-8840-2a025e64a37c/dokumenti/preuzimanje</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=K&amp;predmet=9&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb4ff690-f56e-4c73-b4c5-3c62c7903c96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-194/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:07:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08e7d3f-cd44-4248-bba1-a899db13494c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08e7d3f-cd44-4248-bba1-a899db13494c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-57/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.08.2026.</t>
+  </si>
+  <si>
+    <t>Neven Tatalović 53983136614</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6984da28-da13-4f3a-949c-57f8357bdab0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6984da28-da13-4f3a-949c-57f8357bdab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-562/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Djemila Nasić</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:59:52</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c70f11f-5e52-4094-a5db-c101f8081c48</t>
+  </si>
+  <si>
+    <t>Rješenje o ukidanju istražnog zatvora.pdf O1000000101O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c70f11f-5e52-4094-a5db-c101f8081c48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=562&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -311,133 +380,247 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="N5" t="s">
-        <v>48</v>
+      <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
+        <v>67</v>
+      </c>
+      <c r="K8" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" t="s">
+        <v>69</v>
+      </c>
+      <c r="M8" t="s">
+        <v>70</v>
+      </c>
+      <c r="N8" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>