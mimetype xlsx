--- v4 (2026-09-20)
+++ v5 (2026-10-12)
@@ -6,266 +6,263 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="71">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Karlovcu</t>
   </si>
   <si>
-    <t>Kir-613/2026</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bfe14c73-f04c-46ab-8084-e328733bdfea</t>
+    <t>Kir-590/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Frane Velić 10047452404</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:16:39</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/781f2735-d494-487f-ad74-c5b69ce6a77e</t>
+  </si>
+  <si>
+    <t>Rješenje o žalbi na rješenje DO.pdf O802O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/781f2735-d494-487f-ad74-c5b69ce6a77e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=590&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-14/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Jovo Carević 52842603322</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:03:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbc1523f-54c6-49ce-8625-dae316a22b5d</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbc1523f-54c6-49ce-8625-dae316a22b5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kov&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:03:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8779f4a5-b781-42cc-a43d-7a5d2e8b2621</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8779f4a5-b781-42cc-a43d-7a5d2e8b2621/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-3/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.; Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Jelić 82409972231</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:30:03</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/726a23d7-e22b-40c9-b2d7-28b71111858b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/726a23d7-e22b-40c9-b2d7-28b71111858b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kovm&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-249/2026</t>
+  </si>
+  <si>
+    <t>Ovjereni prijevod rješenja od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Juan Antonio Pages Gonzalez</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:12:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd0480e-90da-48a1-9d1d-f0c32569674e</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd0480e-90da-48a1-9d1d-f0c32569674e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=249&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-256/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Katica Ivanišević 58779196988</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:57:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd14c556-daf3-4e08-9a6f-073177679e83</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana.pdf O513O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bfe14c73-f04c-46ab-8084-e328733bdfea/dokumenti/preuzimanje</t>
-[...116 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=562&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd14c556-daf3-4e08-9a6f-073177679e83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-17/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Branko Babić 55483184956</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:21:13</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e434ca9-0f40-4bda-ac1a-61e542e6164f</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e434ca9-0f40-4bda-ac1a-61e542e6164f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Ik I zd&amp;predmet=17&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -380,247 +377,247 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>44</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" t="s">
         <v>52</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" t="s">
         <v>58</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>59</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" t="s">
         <v>65</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>66</v>
       </c>
-      <c r="J8" t="s">
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>68</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>69</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>