--- v5 (2026-10-12)
+++ v6 (2026-11-04)
@@ -6,311 +6,230 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="44">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Karlovcu</t>
   </si>
   <si>
-    <t>Kir-590/2026</t>
-[...125 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fd14c556-daf3-4e08-9a6f-073177679e83</t>
+    <t>Kv II-289/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Petrinić 24468888391</t>
+  </si>
+  <si>
+    <t>04.11.2026. 08:10:32</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee47163e-e32e-4b6c-a7c0-9eefe51c086e</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana.pdf O513O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/fd14c556-daf3-4e08-9a6f-073177679e83/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Ik I zd&amp;predmet=17&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee47163e-e32e-4b6c-a7c0-9eefe51c086e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=289&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv II-234/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Nemanja Gluvačević</t>
+  </si>
+  <si>
+    <t>03.11.2026. 10:40:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf49e5f-94aa-4e9b-8d18-1867acdf20bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf49e5f-94aa-4e9b-8d18-1867acdf20bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kv II&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stefan Simendić</t>
+  </si>
+  <si>
+    <t>03.11.2026. 10:37:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40c88c4-2a4d-4d4b-a365-0bc605cb7fcf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40c88c4-2a4d-4d4b-a365-0bc605cb7fcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-677/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Letisie Darie Mihelčić</t>
+  </si>
+  <si>
+    <t>03.11.2026. 10:07:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39e19f6f-e9cd-4c4b-8217-a330b5534e00</t>
+  </si>
+  <si>
+    <t>Rješenje o odbijanju prijedloga .pdf O810O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39e19f6f-e9cd-4c4b-8217-a330b5534e00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5046&amp;upisnik=Kir&amp;predmet=677&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -383,241 +302,127 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
         <v>39</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>41</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>42</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>43</v>
-      </c>
-[...118 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>