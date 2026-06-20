--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -6,272 +6,581 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="161">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
-    <t>Kov-Us-23/2023</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ce24fec-61ff-48e2-a0f3-ba1c716a8633</t>
+    <t>Ik I-125/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Pavić</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:53:40</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db741e91-6941-40f1-95ae-2c6770c678c8</t>
+  </si>
+  <si>
+    <t>Odluka.pdf P8P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db741e91-6941-40f1-95ae-2c6770c678c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-181/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Pačarić 89298423908</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:09:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8635ec52-a29c-48e5-a711-47a1fb5e495e</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8635ec52-a29c-48e5-a711-47a1fb5e495e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kžzd-36/2026</t>
+  </si>
+  <si>
+    <t>Dražen Mišerić 04107204010</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:06:24</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe7005cc-6cf8-40e9-a5a3-d25533c2e7f2</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe7005cc-6cf8-40e9-a5a3-d25533c2e7f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kžzd&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-272/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Šušnjara 43565131874</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:14:36</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8842000-64eb-4a73-99b7-a56c2faa7585</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8842000-64eb-4a73-99b7-a56c2faa7585/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-282/2026</t>
+  </si>
+  <si>
+    <t>Darko Tobijaš 48124636132</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:07:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7abdb859-371d-4522-a76c-bdb460a25f82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7abdb859-371d-4522-a76c-bdb460a25f82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=282&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-163/2026</t>
+  </si>
+  <si>
+    <t>Mario Kovačević 54125065332</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:39:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79eb9955-9839-4b18-b79e-1a7caf1c83e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79eb9955-9839-4b18-b79e-1a7caf1c83e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-77/2026</t>
+  </si>
+  <si>
+    <t>Ivica Cvitanović 39779954598</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:52:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd684c10-750e-4d8b-baf3-c330810f6d75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd684c10-750e-4d8b-baf3-c330810f6d75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-162/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Matija Her 29528085930</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:42:09</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49e712a7-0014-491c-b65d-32083fdbbeaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49e712a7-0014-491c-b65d-32083fdbbeaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-161/2026</t>
+  </si>
+  <si>
+    <t>Marijan Jišše 84998683839</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:40:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c026d17-4b89-45fd-932c-2a0289e5ef3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c026d17-4b89-45fd-932c-2a0289e5ef3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-164/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Franjić 72927590161</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/840a9e42-4d81-4554-8280-37313bd37b57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/840a9e42-4d81-4554-8280-37313bd37b57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-275/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Renata Tkalec 31032217250</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:37:55</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/391e25e7-25da-442f-8f30-557667cdd69a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/391e25e7-25da-442f-8f30-557667cdd69a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=275&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-41/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Jelić 92421434204</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:18:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ad260e-599a-4dbd-b7e1-d6a604a8545a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ad260e-599a-4dbd-b7e1-d6a604a8545a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-11/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Đuro Oblić 63853705108</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:22:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b3c7b84-6fe8-40e2-8342-c69996384e59</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b3c7b84-6fe8-40e2-8342-c69996384e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I zd&amp;predmet=11&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I zd-18/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Stanković 63076844704</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:32:36</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30cc385a-1e50-4980-94c4-396cdb913f2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30cc385a-1e50-4980-94c4-396cdb913f2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I zd&amp;predmet=18&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Rz-3/2023</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026. uz priloge</t>
+  </si>
+  <si>
+    <t>Petko Lazić 65225454451</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:32:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7bbec8f-f8fc-4ec8-acd8-a445c4a7e80a</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P; Dopis.pdf O374O; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7bbec8f-f8fc-4ec8-acd8-a445c4a7e80a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K-Rz&amp;predmet=3&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-Us-6/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Sanda Juric 72491563317</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:57:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a130a564-74bc-4ddc-bbfe-9035e3efc439</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2ce24fec-61ff-48e2-a0f3-ba1c716a8633/dokumenti/preuzimanje</t>
-[...101 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kr&amp;predmet=6&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a130a564-74bc-4ddc-bbfe-9035e3efc439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kov-Us&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-129/2024</t>
+  </si>
+  <si>
+    <t>Mladen Slabak 63029049558</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:09:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fc79bc5-5d24-4600-8fbd-df201c2ebcb6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fc79bc5-5d24-4600-8fbd-df201c2ebcb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=129&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-Rz-1/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 05.02.2026.; uz prilog</t>
+  </si>
+  <si>
+    <t>Branimir Inđić</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:10:47</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f418671-e89f-456a-91a1-6cdec3e68b79</t>
+  </si>
+  <si>
+    <t>Prilog Kov-Rz-3_2025-3-1 - KO-DO-15_2025-4.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f418671-e89f-456a-91a1-6cdec3e68b79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kov-Rz&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dušan Urukalo</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:10:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f9e18d8-243d-4507-9b2c-5ea4965a40b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f9e18d8-243d-4507-9b2c-5ea4965a40b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žarko Strigić 08463041603</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813bce42-d723-41b8-a5ba-cee82f9eb1be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813bce42-d723-41b8-a5ba-cee82f9eb1be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Boško Đurković 19392843896</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:10:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859a88b7-0401-47b5-9992-7df0af1fd237</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859a88b7-0401-47b5-9992-7df0af1fd237/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -323,262 +632,794 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
         <v>38</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K7" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>57</v>
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" t="s">
+        <v>70</v>
+      </c>
+      <c r="J9" t="s">
+        <v>71</v>
+      </c>
+      <c r="K9" t="s">
+        <v>72</v>
+      </c>
+      <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
+        <v>73</v>
+      </c>
+      <c r="N9" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" t="s">
+        <v>84</v>
+      </c>
+      <c r="L11" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>89</v>
+      </c>
+      <c r="I12" t="s">
+        <v>90</v>
+      </c>
+      <c r="J12" t="s">
+        <v>91</v>
+      </c>
+      <c r="K12" t="s">
+        <v>92</v>
+      </c>
+      <c r="L12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" t="s">
+        <v>93</v>
+      </c>
+      <c r="N12" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" t="s">
+        <v>96</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K13" t="s">
+        <v>99</v>
+      </c>
+      <c r="L13" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" t="s">
+        <v>100</v>
+      </c>
+      <c r="N13" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D14" t="s">
+        <v>103</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" t="s">
+        <v>91</v>
+      </c>
+      <c r="K14" t="s">
+        <v>106</v>
+      </c>
+      <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
+        <v>108</v>
+      </c>
+      <c r="N14" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D15" t="s">
+        <v>111</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>112</v>
+      </c>
+      <c r="I15" t="s">
+        <v>113</v>
+      </c>
+      <c r="J15" t="s">
+        <v>114</v>
+      </c>
+      <c r="K15" t="s">
+        <v>115</v>
+      </c>
+      <c r="L15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" t="s">
+        <v>116</v>
+      </c>
+      <c r="N15" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>118</v>
+      </c>
+      <c r="D16" t="s">
+        <v>119</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" t="s">
+        <v>121</v>
+      </c>
+      <c r="J16" t="s">
+        <v>91</v>
+      </c>
+      <c r="K16" t="s">
+        <v>122</v>
+      </c>
+      <c r="L16" t="s">
+        <v>123</v>
+      </c>
+      <c r="M16" t="s">
+        <v>124</v>
+      </c>
+      <c r="N16" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" t="s">
+        <v>127</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>128</v>
+      </c>
+      <c r="I17" t="s">
+        <v>129</v>
+      </c>
+      <c r="J17" t="s">
+        <v>114</v>
+      </c>
+      <c r="K17" t="s">
+        <v>130</v>
+      </c>
+      <c r="L17" t="s">
+        <v>131</v>
+      </c>
+      <c r="M17" t="s">
+        <v>132</v>
+      </c>
+      <c r="N17" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>134</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>135</v>
+      </c>
+      <c r="I18" t="s">
+        <v>136</v>
+      </c>
+      <c r="J18" t="s">
+        <v>114</v>
+      </c>
+      <c r="K18" t="s">
+        <v>137</v>
+      </c>
+      <c r="L18" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" t="s">
+        <v>138</v>
+      </c>
+      <c r="N18" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>140</v>
+      </c>
+      <c r="D19" t="s">
+        <v>141</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>142</v>
+      </c>
+      <c r="I19" t="s">
+        <v>143</v>
+      </c>
+      <c r="J19" t="s">
+        <v>144</v>
+      </c>
+      <c r="K19" t="s">
+        <v>145</v>
+      </c>
+      <c r="L19" t="s">
+        <v>146</v>
+      </c>
+      <c r="M19" t="s">
+        <v>147</v>
+      </c>
+      <c r="N19" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>140</v>
+      </c>
+      <c r="D20" t="s">
+        <v>141</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>149</v>
+      </c>
+      <c r="I20" t="s">
+        <v>150</v>
+      </c>
+      <c r="J20" t="s">
+        <v>144</v>
+      </c>
+      <c r="K20" t="s">
+        <v>151</v>
+      </c>
+      <c r="L20" t="s">
+        <v>146</v>
+      </c>
+      <c r="M20" t="s">
+        <v>152</v>
+      </c>
+      <c r="N20" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>140</v>
+      </c>
+      <c r="D21" t="s">
+        <v>141</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>153</v>
+      </c>
+      <c r="I21" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" t="s">
+        <v>144</v>
+      </c>
+      <c r="K21" t="s">
+        <v>155</v>
+      </c>
+      <c r="L21" t="s">
+        <v>146</v>
+      </c>
+      <c r="M21" t="s">
+        <v>156</v>
+      </c>
+      <c r="N21" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>140</v>
+      </c>
+      <c r="D22" t="s">
+        <v>141</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>157</v>
+      </c>
+      <c r="I22" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" t="s">
+        <v>144</v>
+      </c>
+      <c r="K22" t="s">
+        <v>159</v>
+      </c>
+      <c r="L22" t="s">
+        <v>146</v>
+      </c>
+      <c r="M22" t="s">
+        <v>160</v>
+      </c>
+      <c r="N22" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>