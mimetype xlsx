--- v1 (2026-06-20)
+++ v2 (2026-07-17)
@@ -6,581 +6,380 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="94">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
-    <t>Ik I-125/2026</t>
-[...62 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fe7005cc-6cf8-40e9-a5a3-d25533c2e7f2</t>
+    <t>Kžzd-38/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Tomičić 67307714084</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:57:26</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e18328c-5497-48f7-bc9b-81aa0ed7f1bb</t>
   </si>
   <si>
     <t>Obavijest.pdf O625O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/fe7005cc-6cf8-40e9-a5a3-d25533c2e7f2/dokumenti/preuzimanje</t>
-[...200 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1b3c7b84-6fe8-40e2-8342-c69996384e59</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e18328c-5497-48f7-bc9b-81aa0ed7f1bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kžzd&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-7/2026</t>
+  </si>
+  <si>
+    <t>Esed Alić 23545283311</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:46:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a81a75-1671-40ea-b3ff-d05e3b693088</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a81a75-1671-40ea-b3ff-d05e3b693088/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-203/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Mario Vilović 31250359785</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:38:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0813018b-f280-4750-b9e6-8324b8ca73a7</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1b3c7b84-6fe8-40e2-8342-c69996384e59/dokumenti/preuzimanje</t>
-[...155 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/859a88b7-0401-47b5-9992-7df0af1fd237/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0813018b-f280-4750-b9e6-8324b8ca73a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=203&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kž-319/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Goran Turek 09533018476</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:57:21</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bed2f305-ca39-4756-bd8e-b95f65970330</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bed2f305-ca39-4756-bd8e-b95f65970330/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-194/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Aladić 13985326378</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dd7b4eb-6647-47ed-b43c-8c78bcb49b4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dd7b4eb-6647-47ed-b43c-8c78bcb49b4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=194&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-Rz-2/2023</t>
+  </si>
+  <si>
+    <t>Presuda VKS RH br. I Kž-rz-29/2024-17 od 06.05.2025.</t>
+  </si>
+  <si>
+    <t>Mladen Roguljić 84344049870</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:15:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bab4e44-ddbc-419d-908b-20cd205561dd</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bab4e44-ddbc-419d-908b-20cd205561dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K-Rz&amp;predmet=2&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kžzd-51/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Knotek 91005576983</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:49:07</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e030a391-41fd-4349-b490-b146f8fed3ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e030a391-41fd-4349-b490-b146f8fed3ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kžzd&amp;predmet=51&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-325/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Baničević 98190748249</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:35:41</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa562717-df9a-4fe4-a0cf-85a4ca9f9353</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa562717-df9a-4fe4-a0cf-85a4ca9f9353/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-209/2026</t>
+  </si>
+  <si>
+    <t>NICOLAE ABRAZI</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:56:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3e7d69-5014-4497-8f4d-d7437c908573</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b3e7d69-5014-4497-8f4d-d7437c908573/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-230/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Kuzel 19020598127</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:19:52</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac175c5-318a-42d0-ae9c-f37ea92564fc</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ac175c5-318a-42d0-ae9c-f37ea92564fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=230&amp;godina=2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -635,791 +434,373 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
         <v>50</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
         <v>51</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M6" t="s">
         <v>52</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>56</v>
       </c>
       <c r="I7" t="s">
         <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
         <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L8" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="K10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L10" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="M11" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>86</v>
-[...33 lines deleted...]
-      <c r="M12" t="s">
         <v>93</v>
-      </c>
-[...381 lines deleted...]
-        <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>