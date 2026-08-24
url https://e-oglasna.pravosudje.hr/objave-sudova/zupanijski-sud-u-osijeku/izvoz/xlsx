--- v2 (2026-07-17)
+++ v3 (2026-08-24)
@@ -6,380 +6,236 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="46">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
-    <t>Kžzd-38/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5e18328c-5497-48f7-bc9b-81aa0ed7f1bb</t>
+    <t>Ik I-236/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Slavko Dundović 65354794076</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:42:19</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c4e03bc-c41e-4168-be3e-9d85e44c2b3d</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c4e03bc-c41e-4168-be3e-9d85e44c2b3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-448/2015</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Mario Kovačić 44434389590</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:26:36</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f50177-d528-40be-8ce2-7e32538b727f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f50177-d528-40be-8ce2-7e32538b727f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=448&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Kž-346/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Kostić 61140295683</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:26:29</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2901d600-66f9-4e83-b48a-0b2d57e33428</t>
   </si>
   <si>
     <t>Obavijest.pdf O625O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5e18328c-5497-48f7-bc9b-81aa0ed7f1bb/dokumenti/preuzimanje</t>
-[...209 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=230&amp;godina=2021</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2901d600-66f9-4e83-b48a-0b2d57e33428/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=346&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ina Marciuš 43452087132</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ab7269-1f7d-4fe5-8007-d7422e5c2775</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77ab7269-1f7d-4fe5-8007-d7422e5c2775/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -434,373 +290,145 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K5" t="s">
         <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
-[...227 lines deleted...]
-        <v>93</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>