--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -6,236 +6,323 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
-    <t>Ik I-236/2026</t>
-[...65 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2901d600-66f9-4e83-b48a-0b2d57e33428</t>
+    <t>Kž-394/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Mate Misir 06031552731</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:12:24</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1801f5bf-b00f-4b46-8cc8-31305a22d98c</t>
   </si>
   <si>
     <t>Obavijest.pdf O625O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2901d600-66f9-4e83-b48a-0b2d57e33428/dokumenti/preuzimanje</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/77ab7269-1f7d-4fe5-8007-d7422e5c2775/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1801f5bf-b00f-4b46-8cc8-31305a22d98c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=394&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-431/2026</t>
+  </si>
+  <si>
+    <t>Nenad Vasić 46964530038</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:19:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f4c9d5-a6d2-411f-bb1b-ab599c6ea50d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f4c9d5-a6d2-411f-bb1b-ab599c6ea50d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zora Vasić 98608955116</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:19:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d156b27-8b6f-40d9-955b-38dc593cf118</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d156b27-8b6f-40d9-955b-38dc593cf118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-17/2018</t>
+  </si>
+  <si>
+    <t>Odluka od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Ana-Marija Albert 03606484309</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:16:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26801226-6a9e-4974-a16c-fb15faea85c1</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26801226-6a9e-4974-a16c-fb15faea85c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K&amp;predmet=17&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>K-Rz-14/2012</t>
+  </si>
+  <si>
+    <t>Nalog od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Ilić</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:01:50</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a858cec8-2de5-431c-a53d-84d216f6527c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a858cec8-2de5-431c-a53d-84d216f6527c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K-Rz&amp;predmet=14&amp;godina=2012</t>
+  </si>
+  <si>
+    <t>K-Rz-5/2022</t>
+  </si>
+  <si>
+    <t>Nalog od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Dražilović</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:16:55</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4328fe-d15a-4f12-a789-54b3a0408a99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4328fe-d15a-4f12-a789-54b3a0408a99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K-Rz&amp;predmet=5&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Slobodan Katić</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:16:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/839779a3-0d15-40a0-8456-cec4b06056e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/839779a3-0d15-40a0-8456-cec4b06056e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Miroslav Đanković 96496821531</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:15:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2de34b-d534-48da-80f7-2a88c7227bb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2de34b-d534-48da-80f7-2a88c7227bb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kž-390/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Marina Nedeljkov 33292949456</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:07:44</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41e92b09-f23a-4ba4-93bf-a69593fee3e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41e92b09-f23a-4ba4-93bf-a69593fee3e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=390&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -290,145 +377,335 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>43</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="D6" t="s">
         <v>44</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>45</v>
       </c>
-      <c r="N5" t="s">
-        <v>41</v>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" t="s">
+        <v>40</v>
+      </c>
+      <c r="M7" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" t="s">
+        <v>71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>