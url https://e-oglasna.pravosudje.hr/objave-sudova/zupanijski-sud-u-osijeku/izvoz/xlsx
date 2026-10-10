--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -6,323 +6,416 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="106">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
-    <t>Kž-394/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1801f5bf-b00f-4b46-8cc8-31305a22d98c</t>
+    <t>Ik I-227/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>Marin Šarić 19909392437</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:46:42</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1356007-9cc0-4720-b72c-eb48134154d1</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1356007-9cc0-4720-b72c-eb48134154d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=227&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-283/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Petar Koš 77665195087</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:53:04</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79a5702f-9238-41ad-94bb-99f2532c6fa4</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79a5702f-9238-41ad-94bb-99f2532c6fa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=283&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-eu-2/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Arlen Rukavina</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:47:55</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e12aaa3-e73e-436f-9d4e-a19cb0002359</t>
+  </si>
+  <si>
+    <t>Presuda - povodom zamolbe za preuzimanje izvršenja stranih kaznenih presuda.pdf O1000000140O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e12aaa3-e73e-436f-9d4e-a19cb0002359/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kv-eu&amp;predmet=2&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-286/2026</t>
+  </si>
+  <si>
+    <t>Dejan Stiblo 95317733149</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:09:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/903e2583-2f97-410f-bd7b-ef4e6c836e3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/903e2583-2f97-410f-bd7b-ef4e6c836e3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-243/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Mišković 21632426038</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:42:00</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac44633-6a8a-4be8-ae11-d83b7a61cc1f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena molba.pdf O422O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac44633-6a8a-4be8-ae11-d83b7a61cc1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=243&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Rz-2/2011</t>
+  </si>
+  <si>
+    <t>Dragan Rakanović 51345842656</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:37:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5caf580-1b81-4280-a23c-e73a1a6c0c2b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5caf580-1b81-4280-a23c-e73a1a6c0c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K-Rz&amp;predmet=2&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Ik I zd-30/2026</t>
+  </si>
+  <si>
+    <t>Darijo Brekalo 60340357419</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:35:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/586fc2fa-2957-4fb8-b783-c56533ab95a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/586fc2fa-2957-4fb8-b783-c56533ab95a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I zd&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-287/2026</t>
+  </si>
+  <si>
+    <t>Željko Repinac 44911961289</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b49a87b-73d2-4dd3-ab41-f2bd31e7ca27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b49a87b-73d2-4dd3-ab41-f2bd31e7ca27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-14/2024</t>
+  </si>
+  <si>
+    <t>Albert Ftoni</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcca8fac-1d1a-412a-aeb4-d7f841c74a2a</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcca8fac-1d1a-412a-aeb4-d7f841c74a2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kov-Us&amp;predmet=14&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kž-472/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Sandro Udović 41737368746</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:22:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e764507-cf8f-4198-b501-6f30122d6066</t>
   </si>
   <si>
     <t>Obavijest.pdf O625O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1801f5bf-b00f-4b46-8cc8-31305a22d98c/dokumenti/preuzimanje</t>
-[...152 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=390&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e764507-cf8f-4198-b501-6f30122d6066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=472&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-410/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Luka Stojiljković 96088041882</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:15:12</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/085f825b-a8c1-4686-a688-48db7870fea3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/085f825b-a8c1-4686-a688-48db7870fea3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-443/2026</t>
+  </si>
+  <si>
+    <t>Ivan Pešić 84041682404</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:05:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb34185b-d18b-4a06-a4b9-23608758518a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb34185b-d18b-4a06-a4b9-23608758518a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=443&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -377,335 +470,449 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
         <v>38</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7" t="s">
         <v>53</v>
       </c>
-      <c r="I7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K8" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="M8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="L9" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I10" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="J10" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="L10" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="M10" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="N10" t="s">
-        <v>74</v>
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" t="s">
+        <v>88</v>
+      </c>
+      <c r="L11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M11" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" t="s">
+        <v>89</v>
+      </c>
+      <c r="M12" t="s">
+        <v>98</v>
+      </c>
+      <c r="N12" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
+        <v>93</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K13" t="s">
+        <v>103</v>
+      </c>
+      <c r="L13" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" t="s">
+        <v>104</v>
+      </c>
+      <c r="N13" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>