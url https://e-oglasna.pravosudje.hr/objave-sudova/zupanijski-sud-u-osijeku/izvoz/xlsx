--- v5 (2026-10-10)
+++ v6 (2026-10-31)
@@ -6,416 +6,296 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="66">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
-    <t>Ik I-227/2026</t>
-[...134 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b5caf580-1b81-4280-a23c-e73a1a6c0c2b</t>
+    <t>K-Rz-5/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Dražilović</t>
+  </si>
+  <si>
+    <t>30.10.2026. 09:37:03</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1c40b91-3e74-4463-853d-647828256c61</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1c40b91-3e74-4463-853d-647828256c61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=K-Rz&amp;predmet=5&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Slobodan Katić</t>
+  </si>
+  <si>
+    <t>30.10.2026. 09:36:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bffa2975-ad03-43f4-9f3c-4e0cec59fef4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bffa2975-ad03-43f4-9f3c-4e0cec59fef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Miroslav Đanković 96496821531</t>
+  </si>
+  <si>
+    <t>30.10.2026. 09:36:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b4f2965-9ea5-43dc-8c64-27c10d02005e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b4f2965-9ea5-43dc-8c64-27c10d02005e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kž-490/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Roko Rodić 80338679165</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:41:01</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2086e5f-5577-4d67-8ac7-ab755243d4fc</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2086e5f-5577-4d67-8ac7-ab755243d4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=490&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-501/2026</t>
+  </si>
+  <si>
+    <t>Marin Božičević 71015196508</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:56:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7f4365f-423f-4039-a6ed-1f308359aa41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7f4365f-423f-4039-a6ed-1f308359aa41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=501&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Boban Djordjević 97340808166</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:33:51</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb02072-bbc9-4832-a3b2-4b0f9bed33e4</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb02072-bbc9-4832-a3b2-4b0f9bed33e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-95/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Matej Blažević 72646724954</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:36:15</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed469fdf-d49f-4db1-ac43-74a85c827d7c</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b5caf580-1b81-4280-a23c-e73a1a6c0c2b/dokumenti/preuzimanje</t>
-[...125 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kž&amp;predmet=443&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed469fdf-d49f-4db1-ac43-74a85c827d7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Ik I&amp;predmet=95&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -467,452 +347,262 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" t="s">
         <v>38</v>
       </c>
-      <c r="K5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" t="s">
         <v>53</v>
       </c>
-      <c r="K7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="M7" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I8" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="K8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="L8" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
-        <v>70</v>
-[...189 lines deleted...]
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>