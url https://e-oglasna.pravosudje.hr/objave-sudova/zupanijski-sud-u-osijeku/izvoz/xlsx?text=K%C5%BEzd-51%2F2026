--- v0 (2026-07-17)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Osijeku</t>
   </si>
   <si>
     <t>Kžzd-51/2026</t>
   </si>
   <si>
-    <t>Odluka od 13.07.2026.</t>
+    <t>Odluka od 04.09.2026.</t>
   </si>
   <si>
     <t>Ivica Knotek 91005576983</t>
   </si>
   <si>
-    <t>15.07.2026. 13:49:07</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e030a391-41fd-4349-b490-b146f8fed3ca</t>
+    <t>29.09.2026. 08:49:57</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d4482a9-693e-49b0-b3a5-85d46bf77179</t>
   </si>
   <si>
     <t>Obavijest.pdf O625O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e030a391-41fd-4349-b490-b146f8fed3ca/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d4482a9-693e-49b0-b3a5-85d46bf77179/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5102&amp;upisnik=Kžzd&amp;predmet=51&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>