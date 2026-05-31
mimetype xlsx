--- v0 (2026-05-01)
+++ v1 (2026-05-31)
@@ -6,278 +6,254 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Kir-125/2026</t>
-[...176 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=326&amp;godina=2026</t>
+    <t>Ik I ozmz mp-1/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Hasib Osmankić 98321311906</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:48:48</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/879efc00-3bdb-4bbb-9c8f-f184459997dc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/879efc00-3bdb-4bbb-9c8f-f184459997dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I ozmz mp&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-33/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Renato Bošnjak 28605864679</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e986bc1-09fb-4db4-bb77-c8c7b4035847</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e986bc1-09fb-4db4-bb77-c8c7b4035847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir-d&amp;predmet=33&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv I-193/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Matija Poljak 71146809776</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22a5a9f6-25c2-45bb-a787-baadcaec4d3d</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf O513O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22a5a9f6-25c2-45bb-a787-baadcaec4d3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kv I&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-329/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Goran Ribić 84799414885</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:03:08</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6181db3-f641-41f0-8bdb-de07d3dd2f84</t>
+  </si>
+  <si>
+    <t>Rješenje o žalbi na rješenje DO.pdf O802O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6181db3-f641-41f0-8bdb-de07d3dd2f84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-T-93/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>S. V.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 15:34:12</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092b72cf-5f8c-4c71-95b5-ed66d7254cb7</t>
+  </si>
+  <si>
+    <t>Rješenje Kir-T- S.V..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/092b72cf-5f8c-4c71-95b5-ed66d7254cb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir-T&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-120/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 04.05.2026.; Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Denis Ziuzin</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:54:45</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297ec9d7-d49a-4935-9a17-3fa8d9fb4278</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O; Prilog Ik I-120_2026-5-1 - Prijevod.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297ec9d7-d49a-4935-9a17-3fa8d9fb4278/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=120&amp;godina=2026</t>
   </si>
   <si>
     <t>Kir-841/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 19.11.2025.</t>
   </si>
   <si>
     <t>Elvir Ahmeti 45003622205</t>
   </si>
   <si>
     <t>31.10.2025. 09:06:03</t>
   </si>
   <si>
     <t>08.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 19.11.2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d/dokumenti/preuzimanje</t>
   </si>
@@ -308,51 +284,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -419,323 +395,247 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L7" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I8" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J8" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="K8" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
-        <v>46</v>
-[...47 lines deleted...]
-      <c r="C10" t="s">
         <v>76</v>
-      </c>
-[...25 lines deleted...]
-        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>