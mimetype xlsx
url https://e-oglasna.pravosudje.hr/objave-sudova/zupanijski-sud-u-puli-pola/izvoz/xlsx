--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,254 +6,227 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="68">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Ik I ozmz mp-1/2026</t>
-[...89 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b6181db3-f641-41f0-8bdb-de07d3dd2f84</t>
+    <t>Ik I zd-14/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Elvir Malić 47013056653</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:34:06</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7358d66-37ca-4e89-a7c6-100d970dc6e0</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7358d66-37ca-4e89-a7c6-100d970dc6e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I zd&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv I-269/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>NENAD KVATERNIK</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:50:07</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026cb28e-9687-485c-a49c-214bdcf67db5</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto rješenje.pdf O666O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/026cb28e-9687-485c-a49c-214bdcf67db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kv I&amp;predmet=269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-541/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Ljubiša Kostadinović 69053944407</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:35:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b4045ae-5787-4870-bc63-ccf0ef47e586</t>
   </si>
   <si>
     <t>Rješenje o žalbi na rješenje DO.pdf O802O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b6181db3-f641-41f0-8bdb-de07d3dd2f84/dokumenti/preuzimanje</t>
-[...56 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=120&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b4045ae-5787-4870-bc63-ccf0ef47e586/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=541&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv I-115/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Alex Paulišić 82267869775</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:24:28</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9227f2-c866-4099-981e-733958ed14f7</t>
+  </si>
+  <si>
+    <t>Rješenje o prihvaćanju žalbe.pdf O497O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9227f2-c866-4099-981e-733958ed14f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kv I&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-16/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Vladimir Simović 11380560449</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:16:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f6bdd3-52dc-4807-a45f-a6c27200035d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f6bdd3-52dc-4807-a45f-a6c27200035d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I zd&amp;predmet=16&amp;godina=2026</t>
   </si>
   <si>
     <t>Kir-841/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 19.11.2025.</t>
   </si>
   <si>
     <t>Elvir Ahmeti 45003622205</t>
   </si>
   <si>
     <t>31.10.2025. 09:06:03</t>
   </si>
   <si>
     <t>08.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 19.11.2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d/dokumenti/preuzimanje</t>
   </si>
@@ -284,51 +257,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -395,165 +368,165 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>55</v>
       </c>
       <c r="L6" t="s">
         <v>56</v>
       </c>
       <c r="M6" t="s">
         <v>57</v>
       </c>
       <c r="N6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>59</v>
       </c>
       <c r="D7" t="s">
@@ -562,80 +535,42 @@
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>61</v>
       </c>
       <c r="I7" t="s">
         <v>62</v>
       </c>
       <c r="J7" t="s">
         <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>64</v>
       </c>
       <c r="L7" t="s">
         <v>65</v>
       </c>
       <c r="M7" t="s">
         <v>66</v>
       </c>
       <c r="N7" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8">
-[...36 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>