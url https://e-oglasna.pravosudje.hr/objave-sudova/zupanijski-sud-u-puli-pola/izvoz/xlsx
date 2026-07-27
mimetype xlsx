--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -6,227 +6,377 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="118">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Ik I zd-14/2026</t>
-[...77 lines deleted...]
-    <t>Kv I-115/2026</t>
+    <t>Ik I-161/2026</t>
+  </si>
+  <si>
+    <t>Poziv za 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Boris Vidović 78049652051</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:08:59</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83fabc54-dcab-43bf-9b1f-64ce6c9d6b4b</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83fabc54-dcab-43bf-9b1f-64ce6c9d6b4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-T-118/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 21. srpnja 2026</t>
+  </si>
+  <si>
+    <t>VIVIANA CARLESSI</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:38:26</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d874d4-d767-4fa2-8208-2569404c1982</t>
+  </si>
+  <si>
+    <t>Kir-T-118-2026-dopis e oglasna.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d874d4-d767-4fa2-8208-2569404c1982/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir-T&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-359/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:22:04</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78353b8e-d41b-4df6-ac21-d3116bb387ea</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78353b8e-d41b-4df6-ac21-d3116bb387ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=359&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-357/2026</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:57:50</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1017d468-b85a-45cd-ab1a-d424d9254ff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1017d468-b85a-45cd-ab1a-d424d9254ff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=357&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-356/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Županijski sud u Puli - Pola 69281755283</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:26:44</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d35291-85d8-4cba-8aea-a64007040042</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d35291-85d8-4cba-8aea-a64007040042/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=356&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-355/2026</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:18:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cac7389d-1c39-448c-a3b5-8c40753e43b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cac7389d-1c39-448c-a3b5-8c40753e43b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=355&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-320/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>FRANKO DROBNJAK</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:25:20</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0ae0b8c-c77d-4ac1-8b5e-64480c7609ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0ae0b8c-c77d-4ac1-8b5e-64480c7609ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=320&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kir-T-99/2026</t>
+  </si>
+  <si>
+    <t>Rješenje poslovni broj Kir-T-99/2026 od 28. travnja 2026.</t>
+  </si>
+  <si>
+    <t>NENSI ŽEŽELIĆ</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:33:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da8837e-79da-4ebd-b171-a37aaac36b26</t>
+  </si>
+  <si>
+    <t>KIR-T-99-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da8837e-79da-4ebd-b171-a37aaac36b26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir-T&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-379/2026</t>
   </si>
   <si>
     <t>Rješenje od 28.04.2026.</t>
   </si>
   <si>
-    <t>Alex Paulišić 82267869775</t>
-[...41 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I zd&amp;predmet=16&amp;godina=2026</t>
+    <t>Dejan Stojmirović 36498990916</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:10:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb69b6f4-a8a8-4d95-8610-6c505fe9d625</t>
+  </si>
+  <si>
+    <t>Rješenje o razrješenju branitelja.pdf O801O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb69b6f4-a8a8-4d95-8610-6c505fe9d625/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=379&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-506/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 17.06.2026.; Žalba od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Kosić 22612947085</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:16:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef366e55-3708-40d9-87a7-f139ae839137</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef366e55-3708-40d9-87a7-f139ae839137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-353/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Županijski sud</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:01:20</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb34b019-b1a4-4cfa-a4c8-4981e4e89f06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb34b019-b1a4-4cfa-a4c8-4981e4e89f06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=353&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-351/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Županijski sud u Puli</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:46:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1daca30a-4a73-4013-8ba6-d0369cce8644</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1daca30a-4a73-4013-8ba6-d0369cce8644/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=351&amp;godina=2026</t>
   </si>
   <si>
     <t>Kir-841/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 19.11.2025.</t>
   </si>
   <si>
     <t>Elvir Ahmeti 45003622205</t>
   </si>
   <si>
     <t>31.10.2025. 09:06:03</t>
   </si>
   <si>
     <t>08.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 19.11.2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d/dokumenti/preuzimanje</t>
   </si>
@@ -257,51 +407,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -406,171 +556,437 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
         <v>47</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" t="s">
         <v>53</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>54</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" t="s">
         <v>55</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
+        <v>40</v>
+      </c>
+      <c r="M7" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" t="s">
         <v>61</v>
       </c>
-      <c r="I7" t="s">
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
         <v>62</v>
       </c>
-      <c r="J7" t="s">
+      <c r="D8" t="s">
         <v>63</v>
       </c>
-      <c r="K7" t="s">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
         <v>64</v>
       </c>
-      <c r="L7" t="s">
+      <c r="I8" t="s">
         <v>65</v>
       </c>
-      <c r="M7" t="s">
+      <c r="J8" t="s">
         <v>66</v>
       </c>
-      <c r="N7" t="s">
+      <c r="K8" t="s">
         <v>67</v>
+      </c>
+      <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" t="s">
+        <v>74</v>
+      </c>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>80</v>
+      </c>
+      <c r="I10" t="s">
+        <v>81</v>
+      </c>
+      <c r="J10" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" t="s">
+        <v>82</v>
+      </c>
+      <c r="L10" t="s">
+        <v>83</v>
+      </c>
+      <c r="M10" t="s">
+        <v>84</v>
+      </c>
+      <c r="N10" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" t="s">
+        <v>89</v>
+      </c>
+      <c r="J11" t="s">
+        <v>66</v>
+      </c>
+      <c r="K11" t="s">
+        <v>90</v>
+      </c>
+      <c r="L11" t="s">
+        <v>91</v>
+      </c>
+      <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12" t="s">
+        <v>97</v>
+      </c>
+      <c r="J12" t="s">
+        <v>98</v>
+      </c>
+      <c r="K12" t="s">
+        <v>99</v>
+      </c>
+      <c r="L12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" t="s">
+        <v>100</v>
+      </c>
+      <c r="N12" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D13" t="s">
+        <v>103</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J13" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N13" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" t="s">
+        <v>110</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" t="s">
+        <v>112</v>
+      </c>
+      <c r="J14" t="s">
+        <v>113</v>
+      </c>
+      <c r="K14" t="s">
+        <v>114</v>
+      </c>
+      <c r="L14" t="s">
+        <v>115</v>
+      </c>
+      <c r="M14" t="s">
+        <v>116</v>
+      </c>
+      <c r="N14" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>