--- v3 (2026-07-27)
+++ v4 (2026-08-22)
@@ -6,377 +6,311 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="96">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Ik I-161/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/83fabc54-dcab-43bf-9b1f-64ce6c9d6b4b</t>
+    <t>Ik I zd-19/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Luca Hrelja 16306784362</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:24:17</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d8a80f1-0d62-461c-a4fa-c6c406c256af</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d8a80f1-0d62-461c-a4fa-c6c406c256af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I zd&amp;predmet=19&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-630/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Tom Konjar 08703593672</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:36:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e3b688-799a-49cf-9378-361ce08ff71d</t>
+  </si>
+  <si>
+    <t>Rješenje o žalbi na rješenje DO.pdf O802O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e3b688-799a-49cf-9378-361ce08ff71d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=630&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-690/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Vukorepa-Tepšić 18415318747</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:34:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678715cc-276d-482d-a97e-3c84a2254472</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/678715cc-276d-482d-a97e-3c84a2254472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=690&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-200/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Moreno Krvavac 26537731822</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:02:40</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5abf3802-11ec-4760-b6e9-70d0c07c5ef7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5abf3802-11ec-4760-b6e9-70d0c07c5ef7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-207/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Đovani Dedić 14348383519</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:59:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be143f8d-4599-4844-a184-0e14de98673a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be143f8d-4599-4844-a184-0e14de98673a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-165/2026</t>
+  </si>
+  <si>
+    <t>Nataša Čulić 10688865844</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:08:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f86e3dd-4507-44c0-8be5-1ca5d0ea44dc</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f86e3dd-4507-44c0-8be5-1ca5d0ea44dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-27/2008</t>
+  </si>
+  <si>
+    <t>Dopis od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Svjetlana Ravlić 71404556897</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:23:40</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/731e81dd-95bb-4cfb-b0b2-120a39d6ebba</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/83fabc54-dcab-43bf-9b1f-64ce6c9d6b4b/dokumenti/preuzimanje</t>
-[...254 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=351&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/731e81dd-95bb-4cfb-b0b2-120a39d6ebba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=K&amp;predmet=27&amp;godina=2008</t>
+  </si>
+  <si>
+    <t>Ik I-150/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Branko Štakić 63173513589</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:16:55</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3abe6c70-4eda-4571-a9e0-81a1a9a95bf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3abe6c70-4eda-4571-a9e0-81a1a9a95bf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-388/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna ploča</t>
+  </si>
+  <si>
+    <t>12.08.2026. 08:04:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfaaf0f0-db62-4382-8485-e3c60285b5c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfaaf0f0-db62-4382-8485-e3c60285b5c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=388&amp;godina=2026</t>
   </si>
   <si>
     <t>Kir-841/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 19.11.2025.</t>
   </si>
   <si>
     <t>Elvir Ahmeti 45003622205</t>
   </si>
   <si>
     <t>31.10.2025. 09:06:03</t>
   </si>
   <si>
     <t>08.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 19.11.2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d/dokumenti/preuzimanje</t>
   </si>
@@ -407,51 +341,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -518,475 +452,361 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
         <v>44</v>
       </c>
       <c r="J5" t="s">
         <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
         <v>47</v>
       </c>
       <c r="N5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s">
         <v>52</v>
       </c>
       <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" t="s">
         <v>53</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I7" t="s">
         <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="K7" t="s">
         <v>59</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J11" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
-        <v>93</v>
-[...12 lines deleted...]
-      <c r="D12" t="s">
         <v>95</v>
-      </c>
-[...98 lines deleted...]
-        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>