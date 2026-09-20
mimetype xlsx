--- v4 (2026-08-22)
+++ v5 (2026-09-20)
@@ -6,311 +6,176 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="51">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Ik I zd-19/2026</t>
-[...62 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/678715cc-276d-482d-a97e-3c84a2254472</t>
+    <t>Kov-23/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 12.08.2026.; Optužnica od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Benjamin Gazić 22096052364</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:17:16</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a03e1d11-a2c8-44d8-8a43-f1e45a8d9bcd</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a03e1d11-a2c8-44d8-8a43-f1e45a8d9bcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kov&amp;predmet=23&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-233/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Bošnjak 37323567199</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:04:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f14fe881-5760-4fdc-96e9-d02bfdccfe2d</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f14fe881-5760-4fdc-96e9-d02bfdccfe2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-eun-4/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>David Kohler</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:17:30</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d960bb4-bebf-4af7-83ff-f117459b66ec</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/678715cc-276d-482d-a97e-3c84a2254472/dokumenti/preuzimanje</t>
-[...140 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=388&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d960bb4-bebf-4af7-83ff-f117459b66ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir-eun&amp;predmet=4&amp;godina=2026</t>
   </si>
   <si>
     <t>Kir-841/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 19.11.2025.</t>
   </si>
   <si>
     <t>Elvir Ahmeti 45003622205</t>
   </si>
   <si>
     <t>31.10.2025. 09:06:03</t>
   </si>
   <si>
     <t>08.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 19.11.2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f480861b-8d17-4d75-8e1b-9d647c55e84d/dokumenti/preuzimanje</t>
   </si>
@@ -341,51 +206,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -490,323 +355,95 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
-[...12 lines deleted...]
-      <c r="D6" t="s">
         <v>50</v>
-      </c>
-[...212 lines deleted...]
-        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>