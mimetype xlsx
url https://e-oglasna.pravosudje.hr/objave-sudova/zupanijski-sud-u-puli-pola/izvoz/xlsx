--- v5 (2026-09-20)
+++ v6 (2026-10-12)
@@ -6,251 +6,470 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="124">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Kov-23/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kov&amp;predmet=23&amp;godina=2026</t>
+    <t>Kžzd-57/2026</t>
+  </si>
+  <si>
+    <t>obavijest o sjednici od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Alen Đurović 70580126659</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:52:33</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed2b730d-3d95-4015-b9b2-6f7f477c2866</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed2b730d-3d95-4015-b9b2-6f7f477c2866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kžzd&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-271/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Ibrahimi 16293000812</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:28:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc9ed54-716b-4fa2-8301-30e952a81986</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bc9ed54-716b-4fa2-8301-30e952a81986/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=271&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-17/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Marijo Kaurin 90551366334</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:18:00</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f9c1f4f-97ec-47ed-8e36-a6970b9e30b7</t>
+  </si>
+  <si>
+    <t>Prilog K-17_2025-10-1 - Ksm-DO-93_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f9c1f4f-97ec-47ed-8e36-a6970b9e30b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=K&amp;predmet=17&amp;godina=2025</t>
   </si>
   <si>
     <t>Ik I-233/2026</t>
   </si>
   <si>
-    <t>Dopis od 17.09.2026.</t>
+    <t>Dopis od 01.10.2026.</t>
   </si>
   <si>
     <t>Marko Bošnjak 37323567199</t>
   </si>
   <si>
-    <t>17.09.2026. 13:04:11</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f14fe881-5760-4fdc-96e9-d02bfdccfe2d/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 13:04:42</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ca5f463-bc51-4a87-8fb1-b8bd72048cbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ca5f463-bc51-4a87-8fb1-b8bd72048cbf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=233&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kir-eun-4/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1d960bb4-bebf-4af7-83ff-f117459b66ec</t>
+    <t>Kž-139/2026</t>
+  </si>
+  <si>
+    <t>Obavijest o sjednici za 17.11.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Odrljin 35950540923</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:50:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a47db34-a837-4abd-9371-02e1d53132bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a47db34-a837-4abd-9371-02e1d53132bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kž&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-236/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Adnan Smajlović 69231224902</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:48:47</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc98d7f-c1ee-44af-a830-b67702a93e78</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc98d7f-c1ee-44af-a830-b67702a93e78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-12/2019</t>
+  </si>
+  <si>
+    <t>Dopis od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Ban 01359681308</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:53:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317f1e4d-c361-45dc-83b7-0641f91cf0f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317f1e4d-c361-45dc-83b7-0641f91cf0f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=K&amp;predmet=12&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ik I-270/2011</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>AFRIM GJONI</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed129355-bbed-4c83-aa85-4b806eca67d7</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed129355-bbed-4c83-aa85-4b806eca67d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=270&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Kž-25/2026</t>
+  </si>
+  <si>
+    <t>Obavijest o sjednici od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Adis Ahmetašević 71492733904</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b42830e8-2f10-4f68-86f2-04f57933834f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b42830e8-2f10-4f68-86f2-04f57933834f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kž&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kžmp-1/2026</t>
+  </si>
+  <si>
+    <t>Jure Ugrin 13284842652</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:03:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9567ab6-cfc5-4e82-948f-feb37ffd9c7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9567ab6-cfc5-4e82-948f-feb37ffd9c7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kžmp&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-132/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Lovrečić 72054098394</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:28:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5980b7c6-5670-4009-a2ec-c349a45ae77b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5980b7c6-5670-4009-a2ec-c349a45ae77b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-529/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>e oglasna</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:45:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7be1baa-2883-4a9d-b57a-1e4c463b019f</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1d960bb4-bebf-4af7-83ff-f117459b66ec/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=841&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7be1baa-2883-4a9d-b57a-1e4c463b019f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=529&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Su-498/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:17:36</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1d155c-91c2-4043-afec-b33f8d51a1e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1d155c-91c2-4043-afec-b33f8d51a1e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=498&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-497/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Županijski sud</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc45086-9601-4e6e-8f21-05d48db2a413</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc45086-9601-4e6e-8f21-05d48db2a413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=497&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -399,51 +618,431 @@
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>44</v>
       </c>
       <c r="I5" t="s">
         <v>45</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
       <c r="K5" t="s">
         <v>47</v>
       </c>
       <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
         <v>48</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>49</v>
       </c>
-      <c r="N5" t="s">
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>50</v>
+      </c>
+      <c r="D6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>70</v>
+      </c>
+      <c r="L8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M8" t="s">
+        <v>71</v>
+      </c>
+      <c r="N8" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>75</v>
+      </c>
+      <c r="I9" t="s">
+        <v>76</v>
+      </c>
+      <c r="J9" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" t="s">
+        <v>78</v>
+      </c>
+      <c r="M9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N9" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D10" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>83</v>
+      </c>
+      <c r="I10" t="s">
+        <v>84</v>
+      </c>
+      <c r="J10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" t="s">
+        <v>85</v>
+      </c>
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
+        <v>86</v>
+      </c>
+      <c r="N10" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>88</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>89</v>
+      </c>
+      <c r="I11" t="s">
+        <v>90</v>
+      </c>
+      <c r="J11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" t="s">
+        <v>91</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>96</v>
+      </c>
+      <c r="I12" t="s">
+        <v>97</v>
+      </c>
+      <c r="J12" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" t="s">
+        <v>98</v>
+      </c>
+      <c r="L12" t="s">
+        <v>99</v>
+      </c>
+      <c r="M12" t="s">
+        <v>100</v>
+      </c>
+      <c r="N12" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D13" t="s">
+        <v>103</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" t="s">
+        <v>106</v>
+      </c>
+      <c r="L13" t="s">
+        <v>107</v>
+      </c>
+      <c r="M13" t="s">
+        <v>108</v>
+      </c>
+      <c r="N13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>104</v>
+      </c>
+      <c r="I14" t="s">
+        <v>112</v>
+      </c>
+      <c r="J14" t="s">
+        <v>113</v>
+      </c>
+      <c r="K14" t="s">
+        <v>114</v>
+      </c>
+      <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
+        <v>115</v>
+      </c>
+      <c r="N14" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>119</v>
+      </c>
+      <c r="I15" t="s">
+        <v>120</v>
+      </c>
+      <c r="J15" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" t="s">
+        <v>121</v>
+      </c>
+      <c r="L15" t="s">
+        <v>107</v>
+      </c>
+      <c r="M15" t="s">
+        <v>122</v>
+      </c>
+      <c r="N15" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>