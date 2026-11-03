--- v6 (2026-10-12)
+++ v7 (2026-11-03)
@@ -6,470 +6,320 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Puli - Pola</t>
   </si>
   <si>
-    <t>Kžzd-57/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kžzd&amp;predmet=57&amp;godina=2026</t>
+    <t>Kir-880/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>N.L.</t>
+  </si>
+  <si>
+    <t>03.11.2026. 12:42:08</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf03471f-277c-4876-9592-b52c801298e6</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf03471f-277c-4876-9592-b52c801298e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž I-41/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Amir Zolić 93088353604</t>
+  </si>
+  <si>
+    <t>02.11.2026. 12:05:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb52413f-3b43-48e1-b8a5-0f1a6538566c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb52413f-3b43-48e1-b8a5-0f1a6538566c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kž I&amp;predmet=41&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-837/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 02.11.2026.</t>
+  </si>
+  <si>
+    <t>Edita Lopez Y Sanchez 23219081287</t>
+  </si>
+  <si>
+    <t>02.11.2026. 09:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d0251c1-edda-4d8f-92cd-cd799920d902</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d0251c1-edda-4d8f-92cd-cd799920d902/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir&amp;predmet=837&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-256/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Ajla Halilović 93869590101</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:53:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2dbc70-e896-492e-a8fe-d62c791b43a8</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi- kazna izdržana boravkom u pritvoru.pdf O436O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2dbc70-e896-492e-a8fe-d62c791b43a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-233/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Marko Bošnjak 37323567199</t>
+  </si>
+  <si>
+    <t>29.10.2026. 15:33:31</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f95c7824-2d31-4346-b4ff-3d7e05d2ec12</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f95c7824-2d31-4346-b4ff-3d7e05d2ec12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-eun-3/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>Maria Herrmann</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:43:02</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf3eb9a0-e1ba-45da-9c0e-094018c5cbc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf3eb9a0-e1ba-45da-9c0e-094018c5cbc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Kir-eun&amp;predmet=3&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-271/2026</t>
   </si>
   <si>
-    <t>Dopis od 05.10.2026.</t>
+    <t>Rješenje od 26.10.2026.</t>
   </si>
   <si>
     <t>Franjo Ibrahimi 16293000812</t>
   </si>
   <si>
-    <t>12.10.2026. 09:28:43</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3bc9ed54-716b-4fa2-8301-30e952a81986/dokumenti/preuzimanje</t>
+    <t>26.10.2026. 13:12:13</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/305c4be7-ab17-4fef-8198-e81e75ba847f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/305c4be7-ab17-4fef-8198-e81e75ba847f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Ik I&amp;predmet=271&amp;godina=2026</t>
-  </si>
-[...271 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5128&amp;upisnik=Su&amp;predmet=497&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -574,475 +424,209 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>46</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>47</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
         <v>52</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>68</v>
       </c>
       <c r="I8" t="s">
         <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L8" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>72</v>
-[...9 lines deleted...]
-      <c r="C9" t="s">
         <v>73</v>
-      </c>
-[...253 lines deleted...]
-        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>