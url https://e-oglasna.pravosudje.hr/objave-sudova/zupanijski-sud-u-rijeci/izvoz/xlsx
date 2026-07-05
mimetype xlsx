--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,245 +6,326 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Rijeci</t>
   </si>
   <si>
-    <t>Kir-407/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/76a803e6-bf49-471d-91eb-14fd1a3659cc</t>
+    <t>Ik I-147/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Sebastian Velić 70996767095</t>
+  </si>
+  <si>
+    <t>03.07.2026. 15:55:18</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aeced15-b49e-472c-88be-1c3998632172</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aeced15-b49e-472c-88be-1c3998632172/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-15/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2025.</t>
+  </si>
+  <si>
+    <t>Lukas Ilić 11318777523</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:49:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dca55599-4321-4d01-96cd-11da453b5d53</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dca55599-4321-4d01-96cd-11da453b5d53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kov-Us&amp;predmet=15&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-Us-25/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2026.</t>
+  </si>
+  <si>
+    <t>Alojz Valo 74173637338</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:49:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a194e9-1a07-4f31-9e73-c75beddd3d48</t>
   </si>
   <si>
     <t>Rješenje - mjere opreza.pdf O181O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/76a803e6-bf49-471d-91eb-14fd1a3659cc/dokumenti/preuzimanje</t>
-[...74 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=249&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2a194e9-1a07-4f31-9e73-c75beddd3d48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kov-Us&amp;predmet=25&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/945c35fe-f067-4b43-9bfb-edc39491800f</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/945c35fe-f067-4b43-9bfb-edc39491800f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:28:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e11bcf9a-da68-4235-8a58-d69dc54aa445</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e11bcf9a-da68-4235-8a58-d69dc54aa445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-321/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Jukić 52728857409</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:29:39</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a19abe-b7d0-4d8c-8896-e82070cf45ba</t>
+  </si>
+  <si>
+    <t>Odluka o žalbi.pdf P414P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0a19abe-b7d0-4d8c-8896-e82070cf45ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=321&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-94/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Šare 08901199536</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82f1595e-83bb-442a-98c1-f45c167e895e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82f1595e-83bb-442a-98c1-f45c167e895e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-600/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Stella Lončarević</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:50:22</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14771fe4-8d00-4264-9cc7-28999925bfce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14771fe4-8d00-4264-9cc7-28999925bfce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=600&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -311,133 +392,285 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
         <v>44</v>
       </c>
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
         <v>46</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
         <v>47</v>
       </c>
-      <c r="N5" t="s">
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
         <v>48</v>
+      </c>
+      <c r="L6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" t="s">
+        <v>71</v>
+      </c>
+      <c r="J9" t="s">
+        <v>72</v>
+      </c>
+      <c r="K9" t="s">
+        <v>73</v>
+      </c>
+      <c r="L9" t="s">
+        <v>38</v>
+      </c>
+      <c r="M9" t="s">
+        <v>74</v>
+      </c>
+      <c r="N9" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>