--- v1 (2026-07-05)
+++ v2 (2026-07-25)
@@ -6,326 +6,464 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="122">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Rijeci</t>
   </si>
   <si>
-    <t>Ik I-147/2026</t>
-[...62 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d2a194e9-1a07-4f31-9e73-c75beddd3d48</t>
+    <t>Kv-Rz-2/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Carević 48008732895</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:40:42</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d9e0b5-4c83-42be-afdd-126b38044e62</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2d9e0b5-4c83-42be-afdd-126b38044e62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kv-Rz&amp;predmet=2&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c217ce3a-c614-4160-a8ed-6a39b1047e23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c217ce3a-c614-4160-a8ed-6a39b1047e23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-d-52/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Džemil Sejdić 70215044480</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:37:06</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c122239b-09e0-4d5e-98f1-d98ec360dbde</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c122239b-09e0-4d5e-98f1-d98ec360dbde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir-d&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Petar Žuro 24401294860</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:20:41</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728de466-698a-4db0-ae87-1d3efe04b4f4</t>
   </si>
   <si>
     <t>Rješenje - mjere opreza.pdf O181O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d2a194e9-1a07-4f31-9e73-c75beddd3d48/dokumenti/preuzimanje</t>
-[...74 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/82f1595e-83bb-442a-98c1-f45c167e895e</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/728de466-698a-4db0-ae87-1d3efe04b4f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-10/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Rogić 33994521714</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:25:07</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ca630e-89d7-4d97-b3bc-06d11a6e1be4</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ca630e-89d7-4d97-b3bc-06d11a6e1be4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=K-Us&amp;predmet=10&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-71/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Albert Cattunar 18014319699</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:01:54</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baa60e59-3781-459d-98f2-faeb83c7bdbc</t>
+  </si>
+  <si>
+    <t>Rješenje o provođenju istrage - odbijen prijedlog oštećenika kao tužitelja.pdf O816O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baa60e59-3781-459d-98f2-faeb83c7bdbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=71&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-8/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Lada Botonjić 59261277571</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:31:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44271089-aa09-4970-9e1e-933f6b4210db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44271089-aa09-4970-9e1e-933f6b4210db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=K&amp;predmet=8&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Behzad Botonjić 27088862239</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a56e03-ea7a-4a0d-9580-124c5716c60c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a56e03-ea7a-4a0d-9580-124c5716c60c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izmijena optužnice od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:27:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb1307-11c1-4629-bc71-e93a61cb3f11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb1307-11c1-4629-bc71-e93a61cb3f11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:27:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86e6d67d-6167-4291-8d9f-35a69fd10dbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86e6d67d-6167-4291-8d9f-35a69fd10dbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-308/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Antonella Kavicki</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:10:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ff6c253-c4e6-43d0-a929-80ea9810c4f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ff6c253-c4e6-43d0-a929-80ea9810c4f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=308&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-Us-42/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Iris Kramarić 65613618976</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:03:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c25f37-ffca-461a-8088-1acce029d852</t>
   </si>
   <si>
     <t>Rješenje.pdf P297P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/82f1595e-83bb-442a-98c1-f45c167e895e/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=600&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c25f37-ffca-461a-8088-1acce029d852/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir-Us&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-206/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Mustafa Dizdarević 65891315068</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:18:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0c16fc4-5022-4722-a1e6-3bc7548cc23e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0c16fc4-5022-4722-a1e6-3bc7548cc23e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=206&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ik I-79/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Gzim Neziri 44316601138</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:31:19</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88466829-fe76-4364-ab24-4e9facfd57e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88466829-fe76-4364-ab24-4e9facfd57e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=79&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-690/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Slaviša Petković 24683625796</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:50:03</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd1a5af-3880-42b8-a86c-959720e0a1f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd1a5af-3880-42b8-a86c-959720e0a1f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=690&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -377,300 +515,566 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>43</v>
       </c>
       <c r="L5" t="s">
         <v>44</v>
       </c>
       <c r="M5" t="s">
         <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M8" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" t="s">
+        <v>74</v>
+      </c>
+      <c r="L9" t="s">
+        <v>53</v>
+      </c>
+      <c r="M9" t="s">
+        <v>75</v>
+      </c>
+      <c r="N9" t="s">
         <v>71</v>
       </c>
-      <c r="J9" t="s">
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" t="s">
+        <v>53</v>
+      </c>
+      <c r="M10" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
         <v>72</v>
       </c>
-      <c r="K9" t="s">
-[...9 lines deleted...]
-        <v>75</v>
+      <c r="I11" t="s">
+        <v>80</v>
+      </c>
+      <c r="J11" t="s">
+        <v>60</v>
+      </c>
+      <c r="K11" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>85</v>
+      </c>
+      <c r="I12" t="s">
+        <v>86</v>
+      </c>
+      <c r="J12" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" t="s">
+        <v>87</v>
+      </c>
+      <c r="L12" t="s">
+        <v>44</v>
+      </c>
+      <c r="M12" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" t="s">
+        <v>96</v>
+      </c>
+      <c r="N13" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>100</v>
+      </c>
+      <c r="I14" t="s">
+        <v>101</v>
+      </c>
+      <c r="J14" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" t="s">
+        <v>102</v>
+      </c>
+      <c r="L14" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" t="s">
+        <v>104</v>
+      </c>
+      <c r="N14" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" t="s">
+        <v>107</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>108</v>
+      </c>
+      <c r="I15" t="s">
+        <v>109</v>
+      </c>
+      <c r="J15" t="s">
+        <v>110</v>
+      </c>
+      <c r="K15" t="s">
+        <v>111</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
+        <v>112</v>
+      </c>
+      <c r="N15" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>116</v>
+      </c>
+      <c r="I16" t="s">
+        <v>117</v>
+      </c>
+      <c r="J16" t="s">
+        <v>118</v>
+      </c>
+      <c r="K16" t="s">
+        <v>119</v>
+      </c>
+      <c r="L16" t="s">
+        <v>35</v>
+      </c>
+      <c r="M16" t="s">
+        <v>120</v>
+      </c>
+      <c r="N16" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>