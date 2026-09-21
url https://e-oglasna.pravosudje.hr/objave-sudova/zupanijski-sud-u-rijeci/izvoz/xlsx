--- v2 (2026-07-25)
+++ v3 (2026-09-21)
@@ -6,464 +6,275 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="59">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Rijeci</t>
   </si>
   <si>
-    <t>Kv-Rz-2/2023</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d2d9e0b5-4c83-42be-afdd-126b38044e62</t>
+    <t>Kir-869/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Čagljević 08994128467</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:50:19</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2a17561-d326-404e-9f2f-90eef9c1ae52</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2a17561-d326-404e-9f2f-90eef9c1ae52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=869&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-635/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Plavša Zlatkov 14574320766</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:48:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b482bf9-4bcc-40b3-8b69-40b5005336d8</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b482bf9-4bcc-40b3-8b69-40b5005336d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=635&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-133/2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>HO HUU CUONG</t>
+  </si>
+  <si>
+    <t>14.09.2026. 17:10:35</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bba7cd-15ff-46ff-a3b0-648a9e99a5fd</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1bba7cd-15ff-46ff-a3b0-648a9e99a5fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=133&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kir-940/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Slavko Jović 77717214118</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:55:52</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5302133-87c6-4e0c-adbd-38034b9fa796</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d2d9e0b5-4c83-42be-afdd-126b38044e62/dokumenti/preuzimanje</t>
-[...293 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=690&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5302133-87c6-4e0c-adbd-38034b9fa796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=940&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kir-734/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 28.07.2026.; Žalba od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Grbac</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:41:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5992cc7f-7875-40ee-b7c8-827bb2d35efb</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5992cc7f-7875-40ee-b7c8-827bb2d35efb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=734&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -515,566 +326,186 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
-[...18 lines deleted...]
-      <c r="H7" t="s">
         <v>58</v>
-      </c>
-[...358 lines deleted...]
-        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>