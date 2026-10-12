--- v3 (2026-09-21)
+++ v4 (2026-10-12)
@@ -6,275 +6,224 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Rijeci</t>
   </si>
   <si>
-    <t>Kir-869/2026</t>
-[...125 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=734&amp;godina=2026</t>
+    <t>Kir-835/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Martin Jakovac 81986499888</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:18:00</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d0de24d-769e-4d07-bc2a-1f651d00ee60</t>
+  </si>
+  <si>
+    <t>Rješenje o odbijanju prijedloga DO za određivanje istražnog zatvora .pdf O804O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d0de24d-769e-4d07-bc2a-1f651d00ee60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=835&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-872/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Darko Tamamović 14354923419</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:16:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa7e9dbb-6140-4967-948c-e5e89c5d5c4c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa7e9dbb-6140-4967-948c-e5e89c5d5c4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kir&amp;predmet=872&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-17/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 19.08.2026.; Podnesak od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Frane Maratović 49456718566</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:02:28</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/138a5e98-81a4-48fa-b2e9-908e713e43cb</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/138a5e98-81a4-48fa-b2e9-908e713e43cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kovm&amp;predmet=17&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -394,118 +343,42 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="5">
-[...74 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>