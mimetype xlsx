--- v4 (2026-10-12)
+++ v5 (2026-11-04)
@@ -6,224 +6,200 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Rijeci</t>
   </si>
   <si>
-    <t>Kir-835/2026</t>
-[...74 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Kovm&amp;predmet=17&amp;godina=2026</t>
+    <t>Ik I-118/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Jozo Matijević 31600681375</t>
+  </si>
+  <si>
+    <t>02.11.2026. 16:38:54</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf102780-b64c-4707-8ffc-1aa42e29da91</t>
+  </si>
+  <si>
+    <t>Rješenje - o nenadležnosti i ustupu nadležnom sudu.pdf O335O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf102780-b64c-4707-8ffc-1aa42e29da91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=118&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-Rz-2/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.12.2025.</t>
+  </si>
+  <si>
+    <t>Petar Mirčić</t>
+  </si>
+  <si>
+    <t>27.10.2026. 15:19:05</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5626b3-eedc-4d89-a7bd-5117cc43b2a8</t>
+  </si>
+  <si>
+    <t>Rješenje - suđenje u odsutnosti.pdf O299O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de5626b3-eedc-4d89-a7bd-5117cc43b2a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=K-Rz&amp;predmet=2&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -290,95 +266,57 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
-[...9 lines deleted...]
-      <c r="C4" t="s">
         <v>33</v>
-      </c>
-[...25 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>