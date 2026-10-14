--- v0 (2026-07-05)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Rijeci</t>
   </si>
   <si>
     <t>Ik I-94/2026</t>
   </si>
   <si>
-    <t>Rješenje od 20.05.2026.</t>
+    <t>Rješenje od 20.08.2026.</t>
   </si>
   <si>
     <t>Kristijan Šare 08901199536</t>
   </si>
   <si>
-    <t>01.07.2026. 08:58:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/82f1595e-83bb-442a-98c1-f45c167e895e/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 17:53:51</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25fb114c-66eb-4eca-a0c6-518d53b709fb</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25fb114c-66eb-4eca-a0c6-518d53b709fb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5068&amp;upisnik=Ik I&amp;predmet=94&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>