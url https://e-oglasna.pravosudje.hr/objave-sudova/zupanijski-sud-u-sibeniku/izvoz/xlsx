--- v0 (2026-05-03)
+++ v1 (2026-05-31)
@@ -6,98 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Šibeniku</t>
+  </si>
+  <si>
+    <t>Kir-81/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Polegubić 80229473976</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:00:51</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec0dceb-1f35-4670-b9e5-25e4726fd2f2</t>
+  </si>
+  <si>
+    <t>Rješenje o odbijanju prijedloga .pdf O810O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec0dceb-1f35-4670-b9e5-25e4726fd2f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Kir&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-759/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.10.2025.</t>
+  </si>
+  <si>
+    <t>Dijana Willam 68059247566</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:27:58</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c2d668-8138-49dc-86a6-ea9017b5dfb6</t>
+  </si>
+  <si>
+    <t>Rješenje o žalbi na rješenje DO.pdf O802O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c2d668-8138-49dc-86a6-ea9017b5dfb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Kir&amp;predmet=759&amp;godina=2025</t>
   </si>
   <si>
     <t>Su-619/2024</t>
   </si>
   <si>
     <t>Odluka od 24.12.2024.</t>
   </si>
   <si>
     <t>e- Oglasna ploča</t>
   </si>
   <si>
     <t>27.12.2024. 10:36:59</t>
   </si>
   <si>
     <t>31.12.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92/dokumenti/preuzimanje</t>
   </si>
@@ -128,51 +182,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +270,118 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>