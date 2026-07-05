--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,152 +6,125 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Šibeniku</t>
   </si>
   <si>
-    <t>Kir-81/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4ec0dceb-1f35-4670-b9e5-25e4726fd2f2</t>
+    <t>Kir-869/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN CUPAĆ</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:05:32</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/721a0946-5da4-403e-af86-31fb3359ff01</t>
   </si>
   <si>
     <t>Rješenje o odbijanju prijedloga .pdf O810O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4ec0dceb-1f35-4670-b9e5-25e4726fd2f2/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Kir&amp;predmet=759&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/721a0946-5da4-403e-af86-31fb3359ff01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Kir&amp;predmet=869&amp;godina=2025</t>
   </si>
   <si>
     <t>Su-619/2024</t>
   </si>
   <si>
     <t>Odluka od 24.12.2024.</t>
   </si>
   <si>
     <t>e- Oglasna ploča</t>
   </si>
   <si>
     <t>27.12.2024. 10:36:59</t>
   </si>
   <si>
     <t>31.12.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92/dokumenti/preuzimanje</t>
   </si>
@@ -182,51 +155,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -308,80 +281,42 @@
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4">
-[...36 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>