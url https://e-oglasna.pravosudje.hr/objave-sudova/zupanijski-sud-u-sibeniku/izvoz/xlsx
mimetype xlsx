--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -56,75 +56,75 @@
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Šibeniku</t>
   </si>
   <si>
-    <t>Kir-869/2025</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Kir&amp;predmet=869&amp;godina=2025</t>
+    <t>K-7/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Paula Souza Toledo</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:34:44</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bfbe774-cd42-47e2-800a-ad9461d83a83</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bfbe774-cd42-47e2-800a-ad9461d83a83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=K&amp;predmet=7&amp;godina=2025</t>
   </si>
   <si>
     <t>Su-619/2024</t>
   </si>
   <si>
     <t>Odluka od 24.12.2024.</t>
   </si>
   <si>
     <t>e- Oglasna ploča</t>
   </si>
   <si>
     <t>27.12.2024. 10:36:59</t>
   </si>
   <si>
     <t>31.12.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92/dokumenti/preuzimanje</t>
   </si>