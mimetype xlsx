--- v3 (2026-07-27)
+++ v4 (2026-10-02)
@@ -6,125 +6,191 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Šibeniku</t>
   </si>
   <si>
-    <t>K-7/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8bfbe774-cd42-47e2-800a-ad9461d83a83</t>
+    <t>Kv I-14/2026</t>
+  </si>
+  <si>
+    <t>33 Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Begura 64624339967</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:09:02</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daff01ec-48ab-4635-ab6b-1943305c518e</t>
   </si>
   <si>
     <t>Rješenje - mjere opreza.pdf O181O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8bfbe774-cd42-47e2-800a-ad9461d83a83/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=K&amp;predmet=7&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/daff01ec-48ab-4635-ab6b-1943305c518e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Kv I&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>33 Rješenje od 11.08.2026.
+ZA MLT. DIJETE NALDA MANOJLOVIĆA</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:08:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1af746a1-6ada-4560-ba60-40bd019328d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1af746a1-6ada-4560-ba60-40bd019328d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>33 Rješenje od 11.08.2026.
+ZA MLT. DIJETE ENIA MANOJLOVIĆA</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb67757-9e59-4321-8953-c8655606cf35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb67757-9e59-4321-8953-c8655606cf35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>33 Rješenje od 11.08.2026.
+ZA MLT. DIJETE NIU MANOJLOVIĆ</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:08:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6affe10a-3bb7-4982-8ff4-65776401d317</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6affe10a-3bb7-4982-8ff4-65776401d317/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-181/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.08.2026.</t>
+  </si>
+  <si>
+    <t>Goran Čupin 94295192548</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:03:07</t>
+  </si>
+  <si>
+    <t>08.08.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38732867-c7b9-4e09-8f91-45128711488e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38732867-c7b9-4e09-8f91-45128711488e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Ik I&amp;predmet=181&amp;godina=2026</t>
   </si>
   <si>
     <t>Su-619/2024</t>
   </si>
   <si>
     <t>Odluka od 24.12.2024.</t>
   </si>
   <si>
     <t>e- Oglasna ploča</t>
   </si>
   <si>
     <t>27.12.2024. 10:36:59</t>
   </si>
   <si>
     <t>31.12.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c1624c-0c83-41a9-b586-4cb4245d0f92/dokumenti/preuzimanje</t>
   </si>
@@ -155,51 +221,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -251,72 +317,224 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>32</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>33</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>