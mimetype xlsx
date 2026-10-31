--- v4 (2026-10-02)
+++ v5 (2026-10-31)
@@ -6,164 +6,125 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Šibeniku</t>
   </si>
   <si>
-    <t>Kv I-14/2026</t>
-[...62 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6affe10a-3bb7-4982-8ff4-65776401d317/dokumenti/preuzimanje</t>
+    <t>Ik I-209/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Slavko Gambiroža 04589696035</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:32:06</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae84d78-1d5f-4692-8923-1afc09aa1852</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bae84d78-1d5f-4692-8923-1afc09aa1852/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=11&amp;upisnik=Ik I&amp;predmet=209&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-181/2026</t>
   </si>
   <si>
     <t>Rješenje od 14.08.2026.</t>
   </si>
   <si>
     <t>Goran Čupin 94295192548</t>
   </si>
   <si>
     <t>31.08.2026. 14:03:07</t>
   </si>
   <si>
     <t>08.08.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38732867-c7b9-4e09-8f91-45128711488e</t>
   </si>
   <si>
     <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38732867-c7b9-4e09-8f91-45128711488e/dokumenti/preuzimanje</t>
   </si>
@@ -221,51 +182,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -317,224 +278,110 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
-[...65 lines deleted...]
-      <c r="K6" t="s">
         <v>42</v>
-      </c>
-[...45 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>