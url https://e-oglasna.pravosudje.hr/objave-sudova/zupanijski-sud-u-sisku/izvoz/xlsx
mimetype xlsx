--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,98 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Sisku</t>
+  </si>
+  <si>
+    <t>Kov-14/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.; Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Marinko Šalić 70968853156</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:26:39</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9fb87fa-77b2-4571-9d2e-f80422e7731e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O; Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9fb87fa-77b2-4571-9d2e-f80422e7731e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kov&amp;predmet=14&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-785/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Željko Safić 55836643952</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:21:18</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8df22a23-2091-44c7-83bc-182cf8f6249f</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8df22a23-2091-44c7-83bc-182cf8f6249f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=785&amp;godina=2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>POZIV NA OSTAVINSKU RASPRAVU  O-1715/2024, UPP/OS-O-403/2024</t>
   </si>
   <si>
     <t>ANKA TRKULJA; DANICA SIJERIĆ; MARIJA MILJEVIĆ; MARKO SIJERIĆ; NADA BOŽIĆ; NENAD SIJERIĆ; SAVA PAIĆ; ĐURAĐ SIJERIĆ; ĐURO SIJERIĆ</t>
   </si>
   <si>
     <t>03.02.2025. 08:29:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4</t>
   </si>
   <si>
     <t>20250203085429467.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
@@ -122,51 +176,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -194,54 +248,130 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2"/>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>