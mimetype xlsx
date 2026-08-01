--- v1 (2026-07-05)
+++ v2 (2026-08-01)
@@ -6,152 +6,125 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Sisku</t>
   </si>
   <si>
-    <t>Kov-14/2025</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=785&amp;godina=2025</t>
+    <t>Kir-404/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Dario Brabenec 85158656644</t>
+  </si>
+  <si>
+    <t>30.07.2026. 07:08:00</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc17afa6-654b-459c-83f4-2a31452a1776</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc17afa6-654b-459c-83f4-2a31452a1776/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=404&amp;godina=2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>POZIV NA OSTAVINSKU RASPRAVU  O-1715/2024, UPP/OS-O-403/2024</t>
   </si>
   <si>
     <t>ANKA TRKULJA; DANICA SIJERIĆ; MARIJA MILJEVIĆ; MARKO SIJERIĆ; NADA BOŽIĆ; NENAD SIJERIĆ; SAVA PAIĆ; ĐURAĐ SIJERIĆ; ĐURO SIJERIĆ</t>
   </si>
   <si>
     <t>03.02.2025. 08:29:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4</t>
   </si>
   <si>
     <t>20250203085429467.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
@@ -176,51 +149,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -286,92 +259,54 @@
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3"/>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
-[...38 lines deleted...]
-      <c r="N4"/>
+      <c r="N3"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>