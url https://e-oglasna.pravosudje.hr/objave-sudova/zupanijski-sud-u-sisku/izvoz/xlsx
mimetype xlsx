--- v2 (2026-08-01)
+++ v3 (2026-08-24)
@@ -6,125 +6,173 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="48">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Sisku</t>
   </si>
   <si>
-    <t>Kir-404/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc17afa6-654b-459c-83f4-2a31452a1776</t>
+    <t>Ik I-419/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Ante Dokmanić 82032382326</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:23:10</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40bb7d25-21c1-4eb2-abf6-7899ee46d51f</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40bb7d25-21c1-4eb2-abf6-7899ee46d51f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=419&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-489/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Filip Marijanović 71489228812</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:10:01</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485d8742-8938-4ca2-8b41-271d535c766d</t>
   </si>
   <si>
     <t>Rješenje.pdf P297P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/dc17afa6-654b-459c-83f4-2a31452a1776/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=404&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/485d8742-8938-4ca2-8b41-271d535c766d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-501/2026</t>
+  </si>
+  <si>
+    <t>Adnan Odobašić 29321937216</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:30:14</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20a11844-5305-4c64-827c-b470fd053b4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20a11844-5305-4c64-827c-b470fd053b4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=501&amp;godina=2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>POZIV NA OSTAVINSKU RASPRAVU  O-1715/2024, UPP/OS-O-403/2024</t>
   </si>
   <si>
     <t>ANKA TRKULJA; DANICA SIJERIĆ; MARIJA MILJEVIĆ; MARKO SIJERIĆ; NADA BOŽIĆ; NENAD SIJERIĆ; SAVA PAIĆ; ĐURAĐ SIJERIĆ; ĐURO SIJERIĆ</t>
   </si>
   <si>
     <t>03.02.2025. 08:29:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4</t>
   </si>
   <si>
     <t>20250203085429467.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
@@ -149,51 +197,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -259,54 +307,130 @@
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3"/>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
         <v>31</v>
       </c>
-      <c r="N3"/>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>