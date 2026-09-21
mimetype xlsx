--- v3 (2026-08-24)
+++ v4 (2026-09-21)
@@ -6,173 +6,149 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Sisku</t>
   </si>
   <si>
-    <t>Ik I-419/2026</t>
-[...71 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=501&amp;godina=2026</t>
+    <t>Ik I-283/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Coriolan Pop Bruchental</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:38:41</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf9d262d-5bd8-4cb1-b04b-806f3e057765</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf9d262d-5bd8-4cb1-b04b-806f3e057765/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=283&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-44/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Radosavljević 91769430101</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3731188-c0b9-40ca-9827-9a9ba6cd6bd1</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3731188-c0b9-40ca-9827-9a9ba6cd6bd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=R1&amp;predmet=44&amp;godina=2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>POZIV NA OSTAVINSKU RASPRAVU  O-1715/2024, UPP/OS-O-403/2024</t>
   </si>
   <si>
     <t>ANKA TRKULJA; DANICA SIJERIĆ; MARIJA MILJEVIĆ; MARKO SIJERIĆ; NADA BOŽIĆ; NENAD SIJERIĆ; SAVA PAIĆ; ĐURAĐ SIJERIĆ; ĐURO SIJERIĆ</t>
   </si>
   <si>
     <t>03.02.2025. 08:29:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4</t>
   </si>
   <si>
     <t>20250203085429467.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
@@ -197,51 +173,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -308,129 +284,91 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4"/>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" t="s">
-[...35 lines deleted...]
-      <c r="N5"/>
+      <c r="N4"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>