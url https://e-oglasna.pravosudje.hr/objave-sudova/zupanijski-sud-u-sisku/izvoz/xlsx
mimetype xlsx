--- v4 (2026-09-21)
+++ v5 (2026-10-12)
@@ -6,149 +6,206 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="59">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Sisku</t>
   </si>
   <si>
-    <t>Ik I-283/2026</t>
-[...47 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=R1&amp;predmet=44&amp;godina=2026</t>
+    <t>Kmp-1/2019</t>
+  </si>
+  <si>
+    <t>Odluka od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Damir Egredija 96337941392</t>
+  </si>
+  <si>
+    <t>12.10.2026. 13:17:15</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b35d2d0-0333-477e-ab9a-bb5de1d982d6</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b35d2d0-0333-477e-ab9a-bb5de1d982d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kmp&amp;predmet=1&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Su - Gzp-21/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Dubravka Babić 44993167850</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:09:51</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdbfc1c-3dff-4091-b68c-753aae14af06</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev za suđenje u razumnom roku.pdf O544O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fdbfc1c-3dff-4091-b68c-753aae14af06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Su - Gzp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-2/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Damir Surko 00490942757</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:53:03</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69534e46-9ecc-4bdb-bd70-f87c7e2a77c0</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69534e46-9ecc-4bdb-bd70-f87c7e2a77c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=K&amp;predmet=2&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-665/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.09.2026.; Žalba od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Marin Prole 69787718299</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:03:31</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39ac9f01-7fbf-4b8a-b9c7-7a44e4fb7f07</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39ac9f01-7fbf-4b8a-b9c7-7a44e4fb7f07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=665&amp;godina=2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>POZIV NA OSTAVINSKU RASPRAVU  O-1715/2024, UPP/OS-O-403/2024</t>
   </si>
   <si>
     <t>ANKA TRKULJA; DANICA SIJERIĆ; MARIJA MILJEVIĆ; MARKO SIJERIĆ; NADA BOŽIĆ; NENAD SIJERIĆ; SAVA PAIĆ; ĐURAĐ SIJERIĆ; ĐURO SIJERIĆ</t>
   </si>
   <si>
     <t>03.02.2025. 08:29:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4</t>
   </si>
   <si>
     <t>20250203085429467.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
@@ -173,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -284,91 +341,167 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J4"/>
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
+      <c r="N5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>54</v>
+      </c>
+      <c r="I6" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>56</v>
+      </c>
+      <c r="L6" t="s">
+        <v>57</v>
+      </c>
+      <c r="M6" t="s">
+        <v>58</v>
+      </c>
+      <c r="N6"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>