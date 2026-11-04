--- v5 (2026-10-12)
+++ v6 (2026-11-04)
@@ -6,206 +6,179 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="50">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Sisku</t>
   </si>
   <si>
-    <t>Kmp-1/2019</t>
-[...104 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Kir&amp;predmet=665&amp;godina=2026</t>
+    <t>Ik I-466/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Malić 02341379049</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:32:12</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a367eb5-7476-4716-8e7f-a98231281d0f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen prijedlog za uvjetni otpust.pdf O1000000084O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a367eb5-7476-4716-8e7f-a98231281d0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=466&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-179/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026.; Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Konzulat Republike Moldavije u Hrvatskoj</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:42:22</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b9f7b4-1dfd-4db7-88fd-d3eafe76776a</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćen prijedlog za uvjetni otpust.pdf O1000000086O; Potvrda o uvjetnom otpustu.pdf P1000000112P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b9f7b4-1dfd-4db7-88fd-d3eafe76776a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-541/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Josip Grđan 50924211197</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:37:56</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87e44321-8454-4dd1-840f-bcf22dba1ae7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87e44321-8454-4dd1-840f-bcf22dba1ae7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=12&amp;upisnik=Ik I&amp;predmet=541&amp;godina=2026</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>POZIV NA OSTAVINSKU RASPRAVU  O-1715/2024, UPP/OS-O-403/2024</t>
   </si>
   <si>
     <t>ANKA TRKULJA; DANICA SIJERIĆ; MARIJA MILJEVIĆ; MARKO SIJERIĆ; NADA BOŽIĆ; NENAD SIJERIĆ; SAVA PAIĆ; ĐURAĐ SIJERIĆ; ĐURO SIJERIĆ</t>
   </si>
   <si>
     <t>03.02.2025. 08:29:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4</t>
   </si>
   <si>
     <t>20250203085429467.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfc60b8d-4bc5-4c49-9e98-0fcfc8f2f3c4/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
@@ -230,51 +203,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -416,92 +389,54 @@
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5"/>
+      <c r="K5" t="s">
         <v>47</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>48</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>49</v>
       </c>
-      <c r="M5" t="s">
-[...38 lines deleted...]
-      <c r="N6"/>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>