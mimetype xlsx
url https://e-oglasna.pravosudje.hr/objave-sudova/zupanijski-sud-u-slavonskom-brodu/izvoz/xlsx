--- v0 (2026-05-03)
+++ v1 (2026-05-31)
@@ -6,125 +6,98 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Slavonskom Brodu</t>
-  </si>
-[...25 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=157&amp;godina=2026</t>
   </si>
   <si>
     <t>29 Su-186/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.3.2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04.11.2025. 12:22:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a</t>
   </si>
   <si>
     <t>rješenje 29 Su-186-2025-2., od 18. 3. 2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=29 Su&amp;predmet=186&amp;godina=2025</t>
   </si>
@@ -152,51 +125,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -224,94 +197,56 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2"/>
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
-      </c>
-[...37 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>