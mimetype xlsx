--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,98 +6,125 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="33">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Slavonskom Brodu</t>
+  </si>
+  <si>
+    <t>Ik I-259/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Malik Ndiaye Cvijanović 52433993291</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:22:39</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/302ca609-534d-463e-8ae4-77427e51ae2d</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/302ca609-534d-463e-8ae4-77427e51ae2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Ik I&amp;predmet=259&amp;godina=2026</t>
   </si>
   <si>
     <t>29 Su-186/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.3.2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04.11.2025. 12:22:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a</t>
   </si>
   <si>
     <t>rješenje 29 Su-186-2025-2., od 18. 3. 2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=29 Su&amp;predmet=186&amp;godina=2025</t>
   </si>
@@ -125,51 +152,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -197,56 +224,94 @@
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="J2"/>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
-        <v>23</v>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>