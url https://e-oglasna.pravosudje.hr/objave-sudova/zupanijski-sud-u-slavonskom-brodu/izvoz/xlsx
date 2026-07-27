--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -56,75 +56,75 @@
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Slavonskom Brodu</t>
   </si>
   <si>
-    <t>Ik I-259/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Ik I&amp;predmet=259&amp;godina=2026</t>
+    <t>Kir-176/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN CELIĆ 50390419425</t>
+  </si>
+  <si>
+    <t>26.07.2026. 08:45:31</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37639de8-5fcc-4fe9-ba41-9086748835d5</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37639de8-5fcc-4fe9-ba41-9086748835d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=176&amp;godina=2025</t>
   </si>
   <si>
     <t>29 Su-186/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.3.2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04.11.2025. 12:22:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a</t>
   </si>
   <si>
     <t>rješenje 29 Su-186-2025-2., od 18. 3. 2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=29 Su&amp;predmet=186&amp;godina=2025</t>
   </si>