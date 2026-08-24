--- v3 (2026-07-27)
+++ v4 (2026-08-24)
@@ -6,125 +6,215 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Slavonskom Brodu</t>
   </si>
   <si>
-    <t>Kir-176/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/37639de8-5fcc-4fe9-ba41-9086748835d5</t>
+    <t>Ik I-296/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Zumreta Serdar 44910956621</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:42:41</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da585fe0-b3dc-4b4e-b693-4bc349c4bbe8</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da585fe0-b3dc-4b4e-b693-4bc349c4bbe8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Ik I&amp;predmet=296&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-194/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Fahim Jabarhel</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:40:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bf2e70-0ba7-4ff4-9c71-1e7ce90f88d1</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/37639de8-5fcc-4fe9-ba41-9086748835d5/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=176&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bf2e70-0ba7-4ff4-9c71-1e7ce90f88d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-190/2026</t>
+  </si>
+  <si>
+    <t>Fahim Jabharel</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:38:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4590f51f-14d7-439d-9e99-df182e525e05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4590f51f-14d7-439d-9e99-df182e525e05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=190&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-eun-8/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Jokić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:59:15</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb69eaa2-2045-4968-8666-05b62b467612</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb69eaa2-2045-4968-8666-05b62b467612/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir-eun&amp;predmet=8&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-382/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Redžep Bećiri</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c500a77-efb1-49b2-aee8-ac37e4f6050b</t>
+  </si>
+  <si>
+    <t>Rješenje o žalbi na rješenje DO.pdf O802O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c500a77-efb1-49b2-aee8-ac37e4f6050b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=382&amp;godina=2026</t>
   </si>
   <si>
     <t>29 Su-186/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.3.2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04.11.2025. 12:22:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a</t>
   </si>
   <si>
     <t>rješenje 29 Su-186-2025-2., od 18. 3. 2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=29 Su&amp;predmet=186&amp;godina=2025</t>
   </si>
@@ -152,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -262,56 +352,208 @@
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3"/>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>