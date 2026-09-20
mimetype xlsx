--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,215 +6,149 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Slavonskom Brodu</t>
   </si>
   <si>
-    <t>Ik I-296/2026</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/56bf2e70-0ba7-4ff4-9c71-1e7ce90f88d1</t>
+    <t>Kv-eun-2/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Velid Huskanović</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:13:26</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1bd3b85-f61a-4c9d-9a16-ce88ab35b04b</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/56bf2e70-0ba7-4ff4-9c71-1e7ce90f88d1/dokumenti/preuzimanje</t>
-[...68 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kir&amp;predmet=382&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1bd3b85-f61a-4c9d-9a16-ce88ab35b04b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Kv-eun&amp;predmet=2&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-593/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Kelek 45013931794</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:13:14</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a0430f3-60e6-466e-ac15-862d9f8668dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a0430f3-60e6-466e-ac15-862d9f8668dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Ik I&amp;predmet=593&amp;godina=2025</t>
   </si>
   <si>
     <t>29 Su-186/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.3.2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04.11.2025. 12:22:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a</t>
   </si>
   <si>
     <t>rješenje 29 Su-186-2025-2., od 18. 3. 2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=29 Su&amp;predmet=186&amp;godina=2025</t>
   </si>
@@ -242,51 +176,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -353,207 +287,93 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J4"/>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
-[...12 lines deleted...]
-      <c r="D5" t="s">
         <v>40</v>
-      </c>
-[...96 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>