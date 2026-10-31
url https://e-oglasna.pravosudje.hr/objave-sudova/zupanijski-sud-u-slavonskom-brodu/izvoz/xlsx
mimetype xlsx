--- v5 (2026-09-20)
+++ v6 (2026-10-31)
@@ -6,149 +6,125 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="33">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Slavonskom Brodu</t>
   </si>
   <si>
-    <t>Kv-eun-2/2026</t>
-[...47 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Ik I&amp;predmet=593&amp;godina=2025</t>
+    <t>Ik I-458/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Očko 31775715509</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:02:37</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a35d6f-5b90-4762-9b04-e38ead84c0fd</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a35d6f-5b90-4762-9b04-e38ead84c0fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=Ik I&amp;predmet=458&amp;godina=2026</t>
   </si>
   <si>
     <t>29 Su-186/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.3.2025</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>04.11.2025. 12:22:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a</t>
   </si>
   <si>
     <t>rješenje 29 Su-186-2025-2., od 18. 3. 2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dba4591a-7078-41e5-b535-a8498f107b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5091&amp;upisnik=29 Su&amp;predmet=186&amp;godina=2025</t>
   </si>
@@ -176,51 +152,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -286,94 +262,56 @@
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3"/>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...34 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>