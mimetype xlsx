--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,317 +6,359 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
-    <t>Kir-2031/2025</t>
-[...68 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c79ba636-3f40-452b-a101-ed22630f6c60</t>
+    <t>K-33/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Mandac 77393397707</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:40:33</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc83609-31ba-4055-8516-5fe4d1922c6a</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc83609-31ba-4055-8516-5fe4d1922c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=33&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-5/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Vitamin Sea j.d.o.o.</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:58:20</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8003da5-94e3-4a69-b480-00a66612d4ab</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8003da5-94e3-4a69-b480-00a66612d4ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=5&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-340/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>NEDILJKO GUDELJ 48419776500</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:16:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/708a6c0f-c5f7-4bdb-8e82-eb8c08e47313</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi- kazna izdržana boravkom u pritvoru.pdf O436O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/708a6c0f-c5f7-4bdb-8e82-eb8c08e47313/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=340&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-246/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP LONČAR 26125497589</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:37:38</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdeae55c-a932-4f68-83dc-e219d8dd4f78</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c79ba636-3f40-452b-a101-ed22630f6c60/dokumenti/preuzimanje</t>
-[...92 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=13&amp;godina=2021</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdeae55c-a932-4f68-83dc-e219d8dd4f78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-245/2026</t>
+  </si>
+  <si>
+    <t>MARIO MLADINA 59966917757</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:29:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62acd0a3-b3c0-44ad-8914-c5319586fffc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62acd0a3-b3c0-44ad-8914-c5319586fffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=245&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-281/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>SVEN KRALJEVIĆ 23158036644</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:47:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea06310-60a1-49f5-ba95-b2fb0d9db8f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea06310-60a1-49f5-ba95-b2fb0d9db8f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=281&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-278/2026</t>
+  </si>
+  <si>
+    <t>MIRKO RADIĆ 09299164394</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8337f62a-3f45-4f9d-a1c0-b2f070173f4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8337f62a-3f45-4f9d-a1c0-b2f070173f4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-57/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>DOMAGOJ JURAS 43891636882</t>
+  </si>
+  <si>
+    <t>29.06.2026. 08:58:15</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a840e41e-41c7-4de2-b040-cdc5ed956c2d</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a840e41e-41c7-4de2-b040-cdc5ed956c2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv I-32/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Jasmina Bilonić 73833266503</t>
+  </si>
+  <si>
+    <t>29.06.2026. 08:40:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f6e483-5591-4c5f-a0d0-bdf988efad9b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90f6e483-5591-4c5f-a0d0-bdf988efad9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kv I&amp;predmet=32&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -421,209 +463,285 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="K5" t="s">
         <v>47</v>
       </c>
       <c r="L5" t="s">
         <v>48</v>
       </c>
       <c r="M5" t="s">
         <v>49</v>
       </c>
       <c r="N5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>52</v>
       </c>
       <c r="I6" t="s">
         <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>54</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="K7" t="s">
         <v>61</v>
       </c>
       <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
         <v>62</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
+        <v>48</v>
+      </c>
+      <c r="M8" t="s">
         <v>68</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>69</v>
       </c>
-      <c r="L8" t="s">
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
         <v>70</v>
       </c>
-      <c r="M8" t="s">
+      <c r="D9" t="s">
         <v>71</v>
       </c>
-      <c r="N8" t="s">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
         <v>72</v>
+      </c>
+      <c r="I9" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" t="s">
+        <v>76</v>
+      </c>
+      <c r="M9" t="s">
+        <v>77</v>
+      </c>
+      <c r="N9" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" t="s">
+        <v>74</v>
+      </c>
+      <c r="K10" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" t="s">
+        <v>84</v>
+      </c>
+      <c r="M10" t="s">
+        <v>85</v>
+      </c>
+      <c r="N10" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>