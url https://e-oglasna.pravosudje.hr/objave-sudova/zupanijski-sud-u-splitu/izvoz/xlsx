--- v1 (2026-07-05)
+++ v2 (2026-07-25)
@@ -6,359 +6,417 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="106">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
-    <t>K-33/2024</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c8003da5-94e3-4a69-b480-00a66612d4ab</t>
+    <t>K-Rz-5/2011</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Branko Bota</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:37</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e21a13f-a79f-4ac8-ac05-fc00bda22b6c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e21a13f-a79f-4ac8-ac05-fc00bda22b6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Rz&amp;predmet=5&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Vinko Šarić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfb23df2-1a4e-4e2d-bbf1-80de12a9954c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfb23df2-1a4e-4e2d-bbf1-80de12a9954c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Jovo Šarić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b9c47c-3e25-4189-8411-bb59448585dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b9c47c-3e25-4189-8411-bb59448585dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Novica Berber 74009353725</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/166005b0-832f-4c68-9486-e5b5493d0dcf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/166005b0-832f-4c68-9486-e5b5493d0dcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Momir Pupovac</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9455a3d0-21bb-4915-a3bc-8c66136efce4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9455a3d0-21bb-4915-a3bc-8c66136efce4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milan Pavasović</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bb57c2-5900-4a0f-ba47-319016d1c0c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bb57c2-5900-4a0f-ba47-319016d1c0c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Slobodan Pupovac</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:40:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46532fc8-1754-46b3-bae3-59c3326cf2b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46532fc8-1754-46b3-bae3-59c3326cf2b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-Rz-7/2024</t>
+  </si>
+  <si>
+    <t>Drinko Baljković</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:06:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/745280aa-bc21-4394-be69-5b0db3a3306f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/745280aa-bc21-4394-be69-5b0db3a3306f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Rz&amp;predmet=7&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-45/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>ANAMARIJA VUŠKOVIĆ 73768033524</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:08:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96cdc42-8ad1-4676-ae35-79105dad30bc</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi- kazna izdržana boravkom u pritvoru.pdf O436O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96cdc42-8ad1-4676-ae35-79105dad30bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=45&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-591/2025</t>
+  </si>
+  <si>
+    <t>ŽELJKO BRAJKOVIĆ 72770719550</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:32:44</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ab7e4-00b0-4278-8c84-bdc67cc7c3ca</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8ab7e4-00b0-4278-8c84-bdc67cc7c3ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=591&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-285/2026</t>
+  </si>
+  <si>
+    <t>SLAVIŠA MARJANOVIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:28:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81611b88-c7c6-4c51-8bc1-2103276378e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81611b88-c7c6-4c51-8bc1-2103276378e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=285&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-21/2026</t>
+  </si>
+  <si>
+    <t>Dopis (pouka o pravima) od 10.06.2026.;
+Podnesak (optužnica) od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Igor Stričević 85684391363</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:03:01</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb6c3bf-b46c-4e80-803c-0f7f7cc9da7b</t>
+  </si>
+  <si>
+    <t>Optužnica.docx P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb6c3bf-b46c-4e80-803c-0f7f7cc9da7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-16/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Radoslav Malenica 90092570615</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:40:38</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/439f8f73-05fe-40d7-ba1c-681992c308d2</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c8003da5-94e3-4a69-b480-00a66612d4ab/dokumenti/preuzimanje</t>
-[...161 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kv I&amp;predmet=32&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/439f8f73-05fe-40d7-ba1c-681992c308d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov-Us&amp;predmet=16&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivan Alerić 02577360256</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:40:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82e8cc5d-6707-4493-98e1-d0a26d8ef98b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82e8cc5d-6707-4493-98e1-d0a26d8ef98b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-Rz-2/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Ivaz 41691775855</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cbe0db9-a45e-479d-a972-e9381fab9cb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cbe0db9-a45e-479d-a972-e9381fab9cb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov-Rz&amp;predmet=2&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -410,338 +468,566 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="J5" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="L5" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="J6" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="J7" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="I8" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
         <v>48</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="N9" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" t="s">
+        <v>66</v>
+      </c>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" t="s">
+        <v>66</v>
+      </c>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" t="s">
         <v>81</v>
       </c>
-      <c r="I10" t="s">
+      <c r="K13" t="s">
         <v>82</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="L13" t="s">
         <v>83</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M13" t="s">
         <v>84</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N13" t="s">
         <v>85</v>
       </c>
-      <c r="N10" t="s">
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
         <v>86</v>
+      </c>
+      <c r="D14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" t="s">
+        <v>90</v>
+      </c>
+      <c r="K15" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" t="s">
+        <v>102</v>
+      </c>
+      <c r="J16" t="s">
+        <v>90</v>
+      </c>
+      <c r="K16" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>