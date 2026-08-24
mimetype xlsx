--- v2 (2026-07-25)
+++ v3 (2026-08-24)
@@ -6,417 +6,284 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
-    <t>K-Rz-5/2011</t>
-[...128 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a96cdc42-8ad1-4676-ae35-79105dad30bc</t>
+    <t>K-7/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Drago Trogrlić 03092797159</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:38:44</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28f5979c-90ab-4c60-a521-7a904bd1bf4f</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28f5979c-90ab-4c60-a521-7a904bd1bf4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=7&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-Us-20/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Martin Vučemilović Grgić 10868721951</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:52:58</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af64d8e5-5a3d-4353-aac2-90b933ceebed</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af64d8e5-5a3d-4353-aac2-90b933ceebed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Us&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nikša Sablić 61754017985</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d11a036f-d8c6-48ab-a559-a5fd0b91fe55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d11a036f-d8c6-48ab-a559-a5fd0b91fe55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-427/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>ROMAN NAUMENKO 97260763494</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:56:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7c08fa-7f96-4ffd-b96a-4e34292e21fc</t>
   </si>
   <si>
     <t>Rješenje o obustavi- kazna izdržana boravkom u pritvoru.pdf O436O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a96cdc42-8ad1-4676-ae35-79105dad30bc/dokumenti/preuzimanje</t>
-[...132 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov-Rz&amp;predmet=2&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7c08fa-7f96-4ffd-b96a-4e34292e21fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=427&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-24/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>MIJO BALDIĆ</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:36:07</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec04923-3ee9-4dc1-bfdd-c7bc063e1d30</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec04923-3ee9-4dc1-bfdd-c7bc063e1d30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I zd&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-282/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>KREŠIMIR PICIĆ 18380489783</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d387cc33-7af0-47a8-9b62-7e825b80b835</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d387cc33-7af0-47a8-9b62-7e825b80b835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=282&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -468,566 +335,224 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
         <v>29</v>
       </c>
-      <c r="I4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="L7" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>24</v>
-[...109 lines deleted...]
-      <c r="M10" t="s">
         <v>61</v>
-      </c>
-[...229 lines deleted...]
-        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>