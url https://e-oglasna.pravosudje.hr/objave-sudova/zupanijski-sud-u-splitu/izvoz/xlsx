--- v3 (2026-08-24)
+++ v4 (2026-09-21)
@@ -6,284 +6,353 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="85">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
+    <t>Ik I-417/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>IVICA RAKUŠIĆ 86367434076</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:44:13</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b96a5a-4f30-441a-9a9f-85cd5e0ec02a</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b96a5a-4f30-441a-9a9f-85cd5e0ec02a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=417&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-358/2026</t>
+  </si>
+  <si>
+    <t>MATO PAVLOVIĆ 08261067586</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:28:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/473b0790-5c7b-41fc-8c06-7b8d0aee1470</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/473b0790-5c7b-41fc-8c06-7b8d0aee1470/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=358&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-217/2026</t>
+  </si>
+  <si>
+    <t>TONI VITALJIĆ 24098108975</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:10:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2018469e-50c3-4107-82ba-91f3a4015e3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2018469e-50c3-4107-82ba-91f3a4015e3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
     <t>K-7/2023</t>
   </si>
   <si>
-    <t>Odluka od 24.07.2026.</t>
+    <t>Rješenje od 18.09.2026.</t>
   </si>
   <si>
     <t>Drago Trogrlić 03092797159</t>
   </si>
   <si>
-    <t>21.08.2026. 13:38:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/28f5979c-90ab-4c60-a521-7a904bd1bf4f/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 09:43:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8502f277-a8c0-43ad-b5c8-e39a6fa1f488</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8502f277-a8c0-43ad-b5c8-e39a6fa1f488/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=7&amp;godina=2023</t>
   </si>
   <si>
-    <t>K-Us-20/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/af64d8e5-5a3d-4353-aac2-90b933ceebed</t>
+    <t>Ik I-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.03.2026.</t>
+  </si>
+  <si>
+    <t>GAVIN PAUL WARE</t>
+  </si>
+  <si>
+    <t>21.09.2026. 09:01:42</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae0088bb-6fd9-4de3-a559-099c0114efff</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi- kazna izdržana boravkom u pritvoru.pdf O436O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae0088bb-6fd9-4de3-a559-099c0114efff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-328/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>STIPE VUČEMILOVIĆ-GRGIĆ 15133201968</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:34:12</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437171ae-1344-4293-b228-bcd3312eeb6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437171ae-1344-4293-b228-bcd3312eeb6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=328&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-361/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>PAULA VILA 06578809576</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e913f7e5-c067-4b29-bd3f-06a5f84e950e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e913f7e5-c067-4b29-bd3f-06a5f84e950e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-6/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Nediljko Dropuljić 39776511898</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9944e744-4fba-443d-bc1d-ab49ea9dea18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9944e744-4fba-443d-bc1d-ab49ea9dea18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-21/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Igor Stričević 85684391363</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:20:27</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bff1ae0-5098-454f-b174-f80ae8e61cf0</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/af64d8e5-5a3d-4353-aac2-90b933ceebed/dokumenti/preuzimanje</t>
-[...86 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=282&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bff1ae0-5098-454f-b174-f80ae8e61cf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=21&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -338,221 +407,335 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" t="s">
         <v>40</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>41</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
         <v>48</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>49</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>50</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>51</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>52</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
         <v>57</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K7" t="s">
         <v>59</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
         <v>60</v>
       </c>
       <c r="N7" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D9" t="s">
+        <v>70</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" t="s">
+        <v>73</v>
+      </c>
+      <c r="L9" t="s">
+        <v>42</v>
+      </c>
+      <c r="M9" t="s">
+        <v>74</v>
+      </c>
+      <c r="N9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" t="s">
+        <v>80</v>
+      </c>
+      <c r="K10" t="s">
+        <v>81</v>
+      </c>
+      <c r="L10" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" t="s">
+        <v>83</v>
+      </c>
+      <c r="N10" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>