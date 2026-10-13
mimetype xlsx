--- v4 (2026-09-21)
+++ v5 (2026-10-13)
@@ -6,353 +6,530 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="144">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
-    <t>Ik I-417/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/62b96a5a-4f30-441a-9a9f-85cd5e0ec02a</t>
+    <t>K-Us-17/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 20.11.2026.</t>
+  </si>
+  <si>
+    <t>Radoslav Malenica 90092570615</t>
+  </si>
+  <si>
+    <t>13.10.2026. 13:31:23</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/079c9585-55a5-4d98-bbbe-a741b699f968</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/079c9585-55a5-4d98-bbbe-a741b699f968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Us&amp;predmet=17&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivan Alerić 02577360256</t>
+  </si>
+  <si>
+    <t>13.10.2026. 13:31:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa9f010-b7a0-4292-8bb7-777131f3f8d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa9f010-b7a0-4292-8bb7-777131f3f8d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-Us-1/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 29.04.2025.</t>
+  </si>
+  <si>
+    <t>Ante Knežević 89040708801</t>
+  </si>
+  <si>
+    <t>13.10.2026. 12:46:23</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c4facb-aadc-45ff-8ce0-e87effc01bdf</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c4facb-aadc-45ff-8ce0-e87effc01bdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Us&amp;predmet=1&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-Us-23/2016</t>
+  </si>
+  <si>
+    <t>Presuda od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Slavić 13365731515</t>
+  </si>
+  <si>
+    <t>13.10.2026. 10:10:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f46716-12ca-4f9a-8e62-a618fb3bf704</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - djelomično preinačena 1. st. presuda.pdf P538P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f46716-12ca-4f9a-8e62-a618fb3bf704/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Us&amp;predmet=23&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Ik I-424/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>GORAN PAIĆ 45907079664</t>
+  </si>
+  <si>
+    <t>13.10.2026. 09:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f8fdbfc-5c26-43fd-a735-e537316aa182</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/62b96a5a-4f30-441a-9a9f-85cd5e0ec02a/dokumenti/preuzimanje</t>
-[...41 lines deleted...]
-    <t>K-7/2023</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f8fdbfc-5c26-43fd-a735-e537316aa182/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=424&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 18.09.2026.</t>
   </si>
   <si>
-    <t>Drago Trogrlić 03092797159</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8502f277-a8c0-43ad-b5c8-e39a6fa1f488</t>
+    <t>12.10.2026. 10:06:09</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/664d725a-c014-4ad3-bca8-7e22922b3278</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/664d725a-c014-4ad3-bca8-7e22922b3278/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-Us-22/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.01.2026.</t>
+  </si>
+  <si>
+    <t>Avdo Hadžiavdić 12794184991</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:45:38</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab65411b-421a-45da-869d-66e664a233d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab65411b-421a-45da-869d-66e664a233d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Us&amp;predmet=22&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-492/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>DUJE KAPOV 49153739597</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:21:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/becc23fd-3094-420d-8904-ecadd31cac5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/becc23fd-3094-420d-8904-ecadd31cac5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=492&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-428/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Despotović 68450778331</t>
+  </si>
+  <si>
+    <t>07.10.2026. 15:39:40</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa5ce69-9671-4ad6-a8af-67f0a1f5f2c1</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fa5ce69-9671-4ad6-a8af-67f0a1f5f2c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kž&amp;predmet=428&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1673/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Kv II-792/26 od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Čuvalo 22602378975</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:51:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87addbc5-a648-4905-aec6-196f6f61bd53</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87addbc5-a648-4905-aec6-196f6f61bd53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kir&amp;predmet=1673&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-20/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.06.2026.; Podnesak od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Vlastelica 42936909470</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:40:37</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded458d0-9e0c-45b0-afec-576afe80c8a6</t>
+  </si>
+  <si>
+    <t>Optužnica.docx P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded458d0-9e0c-45b0-afec-576afe80c8a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-28/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Nina Hamarić Nikšić 15420709378</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:51:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/824c5861-3c91-4363-a91f-a7778af66560</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8502f277-a8c0-43ad-b5c8-e39a6fa1f488/dokumenti/preuzimanje</t>
-[...122 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=21&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/824c5861-3c91-4363-a91f-a7778af66560/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-28/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Jerko Čukušić 51345866622</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:24:13</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4075dc-3401-497f-966c-4857a0830525</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4075dc-3401-497f-966c-4857a0830525/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=28&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Žalba od 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Frane Vuković 51887290774</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:50:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d234a9bf-45c2-4c32-95d6-ebb499f95111</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d234a9bf-45c2-4c32-95d6-ebb499f95111/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kmp-1/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Tarik Avdić 07318949804</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:26:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbe475a8-bfb3-41d9-b87c-5b3923da2d0e</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbe475a8-bfb3-41d9-b87c-5b3923da2d0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kmp&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-Rz-5/2014</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 18.01.2027.</t>
+  </si>
+  <si>
+    <t>Slavko Đokić</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:47:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3be7fe40-fef3-4a2a-a8fb-fc7fce61d960</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3be7fe40-fef3-4a2a-a8fb-fc7fce61d960/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Rz&amp;predmet=5&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 05.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:34:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ddcfba4-e987-4263-8d29-204aece36851</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ddcfba4-e987-4263-8d29-204aece36851/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -404,338 +581,642 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="K6" t="s">
         <v>50</v>
       </c>
       <c r="L6" t="s">
         <v>51</v>
       </c>
       <c r="M6" t="s">
         <v>52</v>
       </c>
       <c r="N6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>57</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" t="s">
         <v>58</v>
       </c>
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>59</v>
       </c>
-      <c r="L7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" t="s">
         <v>64</v>
       </c>
-      <c r="I8" t="s">
+      <c r="K8" t="s">
         <v>65</v>
       </c>
-      <c r="J8" t="s">
+      <c r="L8" t="s">
         <v>58</v>
       </c>
-      <c r="K8" t="s">
+      <c r="M8" t="s">
         <v>66</v>
       </c>
-      <c r="L8" t="s">
-[...2 lines deleted...]
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" t="s">
         <v>71</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" t="s">
         <v>72</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" t="s">
         <v>73</v>
       </c>
-      <c r="L9" t="s">
-[...2 lines deleted...]
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" t="s">
         <v>78</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>79</v>
       </c>
-      <c r="J10" t="s">
+      <c r="K10" t="s">
         <v>80</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>81</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>82</v>
       </c>
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>83</v>
       </c>
-      <c r="N10" t="s">
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
         <v>84</v>
+      </c>
+      <c r="D11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" t="s">
+        <v>88</v>
+      </c>
+      <c r="L11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M11" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12" t="s">
+        <v>97</v>
+      </c>
+      <c r="L12" t="s">
+        <v>98</v>
+      </c>
+      <c r="M12" t="s">
+        <v>99</v>
+      </c>
+      <c r="N12" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K13" t="s">
+        <v>105</v>
+      </c>
+      <c r="L13" t="s">
+        <v>106</v>
+      </c>
+      <c r="M13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N13" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>109</v>
+      </c>
+      <c r="D14" t="s">
+        <v>110</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" t="s">
+        <v>112</v>
+      </c>
+      <c r="J14" t="s">
+        <v>113</v>
+      </c>
+      <c r="K14" t="s">
+        <v>114</v>
+      </c>
+      <c r="L14" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" t="s">
+        <v>115</v>
+      </c>
+      <c r="N14" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>117</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>118</v>
+      </c>
+      <c r="I15" t="s">
+        <v>119</v>
+      </c>
+      <c r="J15" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" t="s">
+        <v>120</v>
+      </c>
+      <c r="L15" t="s">
+        <v>121</v>
+      </c>
+      <c r="M15" t="s">
+        <v>122</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" t="s">
+        <v>124</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>125</v>
+      </c>
+      <c r="I16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J16" t="s">
+        <v>96</v>
+      </c>
+      <c r="K16" t="s">
+        <v>127</v>
+      </c>
+      <c r="L16" t="s">
+        <v>128</v>
+      </c>
+      <c r="M16" t="s">
+        <v>129</v>
+      </c>
+      <c r="N16" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>131</v>
+      </c>
+      <c r="D17" t="s">
+        <v>132</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>133</v>
+      </c>
+      <c r="I17" t="s">
+        <v>134</v>
+      </c>
+      <c r="J17" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" t="s">
+        <v>135</v>
+      </c>
+      <c r="L17" t="s">
+        <v>136</v>
+      </c>
+      <c r="M17" t="s">
+        <v>137</v>
+      </c>
+      <c r="N17" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>131</v>
+      </c>
+      <c r="D18" t="s">
+        <v>139</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>133</v>
+      </c>
+      <c r="I18" t="s">
+        <v>140</v>
+      </c>
+      <c r="J18" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" t="s">
+        <v>141</v>
+      </c>
+      <c r="L18" t="s">
+        <v>142</v>
+      </c>
+      <c r="M18" t="s">
+        <v>143</v>
+      </c>
+      <c r="N18" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>