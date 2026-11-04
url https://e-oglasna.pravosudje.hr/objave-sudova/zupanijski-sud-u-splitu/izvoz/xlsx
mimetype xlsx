--- v5 (2026-10-13)
+++ v6 (2026-11-04)
@@ -6,530 +6,580 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="160">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
-    <t>K-Us-17/2026</t>
-[...89 lines deleted...]
-    <t>Ik I-424/2026</t>
+    <t>Ik I-493/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.11.2026.</t>
+  </si>
+  <si>
+    <t>MARKO MELVAN 29847446398</t>
+  </si>
+  <si>
+    <t>03.11.2026. 10:13:59</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676b72b3-777c-4b84-a6d8-82f2c1e1c349</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/676b72b3-777c-4b84-a6d8-82f2c1e1c349/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=493&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-22/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>ANTE PARLOV 96828671304</t>
+  </si>
+  <si>
+    <t>03.11.2026. 10:03:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71726fda-889b-44fe-9eaf-d4b9400d9143</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71726fda-889b-44fe-9eaf-d4b9400d9143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=22&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-473/2026</t>
+  </si>
+  <si>
+    <t>MATE ČIKEŠ 81657118387</t>
+  </si>
+  <si>
+    <t>03.11.2026. 10:01:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414b88c1-3832-4a88-b873-f8c795c267a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414b88c1-3832-4a88-b873-f8c795c267a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=473&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-475/2026</t>
+  </si>
+  <si>
+    <t>JOSIPA ODRLJIN 35950540923</t>
+  </si>
+  <si>
+    <t>03.11.2026. 09:54:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2691c898-9c95-4619-9369-a415a8c9433f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2691c898-9c95-4619-9369-a415a8c9433f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-19/2022</t>
+  </si>
+  <si>
+    <t>Mišljenje DORH-a
+ od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Toni Vitaljić 24098108975</t>
+  </si>
+  <si>
+    <t>02.11.2026. 12:29:33</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a222ca66-b119-4761-91e4-4425f54e9cfd</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a222ca66-b119-4761-91e4-4425f54e9cfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=19&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Tomislav Šoljić 75074443443</t>
+  </si>
+  <si>
+    <t>02.11.2026. 12:29:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58637120-8c45-48e7-9737-6d3cff35ff10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58637120-8c45-48e7-9737-6d3cff35ff10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.10.2026.</t>
   </si>
   <si>
-    <t>GORAN PAIĆ 45907079664</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/664d725a-c014-4ad3-bca8-7e22922b3278</t>
+    <t>02.11.2026. 12:25:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5c312b-d9a6-41a4-ba82-4e5b42b80234</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5c312b-d9a6-41a4-ba82-4e5b42b80234/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-307/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>MARINKO RADIĆ 87984271120</t>
+  </si>
+  <si>
+    <t>02.11.2026. 10:19:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/622c6969-ace4-493d-a6e2-e401c6aed79a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/622c6969-ace4-493d-a6e2-e401c6aed79a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=307&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-Rz-5/2011</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKž-Rz-18/26  od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Branko Bota</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:51:32</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a417c3-994a-460c-a13b-c8ea9765f208</t>
   </si>
   <si>
     <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/664d725a-c014-4ad3-bca8-7e22922b3278/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a417c3-994a-460c-a13b-c8ea9765f208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Rz&amp;predmet=5&amp;godina=2011</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽ-Rz-18/26 od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Vinko Šarić</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:51:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4fda89e-4820-4f84-8827-e9c0cd53298e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4fda89e-4820-4f84-8827-e9c0cd53298e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽ-Rz- 18/26 od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Jovo Šarić</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:51:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01643f80-e986-47aa-a6f6-4d6b27393fd2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01643f80-e986-47aa-a6f6-4d6b27393fd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽ-rz-18/26 od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Milan Pavasović</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:51:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd94ee24-2a70-414a-93f5-77d84d6dc410</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd94ee24-2a70-414a-93f5-77d84d6dc410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje  br. IKŽ-Rz-18/26 od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Novica Berber 74009353725</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a7bb931-d88e-4b4a-8f7a-ab9422d04cb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a7bb931-d88e-4b4a-8f7a-ab9422d04cb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽRz-18/26  od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Momir Pupovac</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:50:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d502ef-1572-4096-9642-2f2518a5df6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d502ef-1572-4096-9642-2f2518a5df6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. ikž-rZ-18/26  od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Slobodan Pupovac</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:50:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27948ef2-6a48-41fb-ab44-b4b145221dab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27948ef2-6a48-41fb-ab44-b4b145221dab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>K-Us-22/2025</t>
   </si>
   <si>
     <t>Rješenje od 29.01.2026.</t>
   </si>
   <si>
-    <t>Avdo Hadžiavdić 12794184991</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ab65411b-421a-45da-869d-66e664a233d0/dokumenti/preuzimanje</t>
+    <t>Marijo Marunica 56925677836</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:22:23</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9309279d-8f40-4680-b80a-aef46e93ee48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9309279d-8f40-4680-b80a-aef46e93ee48/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Us&amp;predmet=22&amp;godina=2025</t>
   </si>
   <si>
-    <t>Ik I-492/2026</t>
-[...86 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ded458d0-9e0c-45b0-afec-576afe80c8a6</t>
+    <t>K-7/2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Ante Najev 53214726873</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:00:17</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19203cae-060b-4fb9-a28a-c4f5b01882fb</t>
+  </si>
+  <si>
+    <t>Podnesak.docx P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19203cae-060b-4fb9-a28a-c4f5b01882fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K&amp;predmet=7&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ik I-303/2024</t>
+  </si>
+  <si>
+    <t>IVICA ERCEG 18497146354</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:59:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4af4e25-64b1-46d7-ac4f-d7b3d9b23558</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4af4e25-64b1-46d7-ac4f-d7b3d9b23558/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=303&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-35/2026</t>
+  </si>
+  <si>
+    <t>Dopis (pouka o pravima) od 30.09.2026.;
+Podnesak (optužnica) od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Ana Rončević 26345792597</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:52:21</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbf62d0f-af99-44b3-900f-a7b5585dbffb</t>
   </si>
   <si>
     <t>Optužnica.docx P66P; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ded458d0-9e0c-45b0-afec-576afe80c8a6/dokumenti/preuzimanje</t>
-[...131 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8ddcfba4-e987-4263-8d29-204aece36851/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbf62d0f-af99-44b3-900f-a7b5585dbffb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nikola Marković 72231323589</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:52:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90e9689e-882c-417f-a90a-ae1690cbfdda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90e9689e-882c-417f-a90a-ae1690cbfdda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I zd-33/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>DAMIR JADRIJEVIĆ 23501880148</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:16:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c52d646-157f-43ca-8847-ae6f8b4a5f92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c52d646-157f-43ca-8847-ae6f8b4a5f92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I zd&amp;predmet=33&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-39/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.; Rješenje od 11.05.2026.; Rješenje od 28.04.2026.; Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Zdravka Jukić 26679153316</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e1ebbf-c4f6-47e8-a6d6-dbd82dca4828</t>
+  </si>
+  <si>
+    <t>Rješenje o postavljanju punomoćnika.pdf O1000000079O; Rješenje o upućivanju neubrojive osobe na psihijatrijsko liječenje na slobodi.pdf O1000000115O; Rješenje - ispravak rješenja.pdf O167O; Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67e1ebbf-c4f6-47e8-a6d6-dbd82dca4828/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=R1&amp;predmet=39&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -581,642 +631,832 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
         <v>48</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K6" t="s">
         <v>50</v>
       </c>
       <c r="L6" t="s">
         <v>51</v>
       </c>
       <c r="M6" t="s">
         <v>52</v>
       </c>
       <c r="N6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="I7" t="s">
         <v>55</v>
       </c>
       <c r="J7" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" t="s">
         <v>56</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
         <v>57</v>
       </c>
-      <c r="L7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" t="s">
         <v>62</v>
       </c>
-      <c r="I8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="J9" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="K9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="N9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" t="s">
+        <v>74</v>
+      </c>
+      <c r="K10" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" t="s">
         <v>77</v>
       </c>
-      <c r="I10" t="s">
+      <c r="N10" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="K11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="L11" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="M11" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="N11" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I12" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="J12" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K12" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="L12" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="N12" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I13" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="J13" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K13" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="M13" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="N13" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="I14" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="J14" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="K14" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="L14" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="M14" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="N14" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="I15" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>74</v>
       </c>
       <c r="K15" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="L15" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="M15" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="N15" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="I16" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="J16" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="K16" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="L16" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="N16" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="D17" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
       <c r="I17" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="J17" t="s">
         <v>113</v>
       </c>
       <c r="K17" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="L17" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="M17" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
       <c r="N17" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>119</v>
+      </c>
+      <c r="I18" t="s">
+        <v>120</v>
+      </c>
+      <c r="J18" t="s">
+        <v>121</v>
+      </c>
+      <c r="K18" t="s">
+        <v>122</v>
+      </c>
+      <c r="L18" t="s">
+        <v>123</v>
+      </c>
+      <c r="M18" t="s">
+        <v>124</v>
+      </c>
+      <c r="N18" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>126</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>127</v>
+      </c>
+      <c r="I19" t="s">
+        <v>128</v>
+      </c>
+      <c r="J19" t="s">
+        <v>74</v>
+      </c>
+      <c r="K19" t="s">
+        <v>129</v>
+      </c>
+      <c r="L19" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" t="s">
+        <v>130</v>
+      </c>
+      <c r="N19" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>132</v>
+      </c>
+      <c r="D20" t="s">
         <v>133</v>
       </c>
-      <c r="I18" t="s">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>134</v>
+      </c>
+      <c r="I20" t="s">
+        <v>135</v>
+      </c>
+      <c r="J20" t="s">
+        <v>136</v>
+      </c>
+      <c r="K20" t="s">
+        <v>137</v>
+      </c>
+      <c r="L20" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" t="s">
+        <v>139</v>
+      </c>
+      <c r="N20" t="s">
         <v>140</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="K18" t="s">
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>132</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
         <v>141</v>
       </c>
-      <c r="L18" t="s">
+      <c r="I21" t="s">
         <v>142</v>
       </c>
-      <c r="M18" t="s">
+      <c r="J21" t="s">
+        <v>136</v>
+      </c>
+      <c r="K21" t="s">
         <v>143</v>
       </c>
-      <c r="N18" t="s">
+      <c r="L21" t="s">
         <v>138</v>
+      </c>
+      <c r="M21" t="s">
+        <v>144</v>
+      </c>
+      <c r="N21" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>145</v>
+      </c>
+      <c r="D22" t="s">
+        <v>146</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>147</v>
+      </c>
+      <c r="I22" t="s">
+        <v>148</v>
+      </c>
+      <c r="J22" t="s">
+        <v>136</v>
+      </c>
+      <c r="K22" t="s">
+        <v>149</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
+        <v>150</v>
+      </c>
+      <c r="N22" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>152</v>
+      </c>
+      <c r="D23" t="s">
+        <v>153</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>154</v>
+      </c>
+      <c r="I23" t="s">
+        <v>155</v>
+      </c>
+      <c r="J23" t="s">
+        <v>121</v>
+      </c>
+      <c r="K23" t="s">
+        <v>156</v>
+      </c>
+      <c r="L23" t="s">
+        <v>157</v>
+      </c>
+      <c r="M23" t="s">
+        <v>158</v>
+      </c>
+      <c r="N23" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>