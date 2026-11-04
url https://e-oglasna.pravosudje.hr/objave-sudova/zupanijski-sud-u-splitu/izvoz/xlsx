--- v6 (2026-11-04)
+++ v7 (2026-11-04)
@@ -6,113 +6,188 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="185">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
+    <t>Kov-20/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Vlastelica 42936909470</t>
+  </si>
+  <si>
+    <t>04.11.2026. 08:46:47</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e15616b-952b-4965-8828-1a4735eab77a</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e15616b-952b-4965-8828-1a4735eab77a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1127/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Nevena Čovo 16139516034</t>
+  </si>
+  <si>
+    <t>04.11.2026. 08:41:19</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04282bcb-8919-4261-82fa-3608aa27a0bc</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04282bcb-8919-4261-82fa-3608aa27a0bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kir&amp;predmet=1127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Mate Čovo 63359434739</t>
+  </si>
+  <si>
+    <t>04.11.2026. 08:41:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad681cd-6865-49ac-b48b-486a59e666c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad681cd-6865-49ac-b48b-486a59e666c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Robert Pauletić 48466722069</t>
+  </si>
+  <si>
+    <t>04.11.2026. 08:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54fe390f-ca59-4188-890d-ac0d32f46061</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54fe390f-ca59-4188-890d-ac0d32f46061/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Ik I-493/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.11.2026.</t>
   </si>
   <si>
     <t>MARKO MELVAN 29847446398</t>
   </si>
   <si>
     <t>03.11.2026. 10:13:59</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/676b72b3-777c-4b84-a6d8-82f2c1e1c349</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/676b72b3-777c-4b84-a6d8-82f2c1e1c349/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Ik I&amp;predmet=493&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-22/2025</t>
   </si>
   <si>
     <t>Rješenje od 19.10.2026.</t>
   </si>
   <si>
     <t>ANTE PARLOV 96828671304</t>
   </si>
   <si>
     <t>03.11.2026. 10:03:28</t>
   </si>
@@ -535,51 +610,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -646,285 +721,285 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
         <v>41</v>
       </c>
-      <c r="J5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>48</v>
       </c>
-      <c r="J6" t="s">
+      <c r="N6" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
         <v>54</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>55</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>56</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J8" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="M8" t="s">
         <v>62</v>
       </c>
       <c r="N8" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>65</v>
       </c>
       <c r="I9" t="s">
         <v>66</v>
       </c>
       <c r="J9" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
         <v>67</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="M9" t="s">
         <v>68</v>
       </c>
       <c r="N9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>70</v>
       </c>
       <c r="D10" t="s">
         <v>71</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
@@ -938,525 +1013,677 @@
       </c>
       <c r="K10" t="s">
         <v>75</v>
       </c>
       <c r="L10" t="s">
         <v>76</v>
       </c>
       <c r="M10" t="s">
         <v>77</v>
       </c>
       <c r="N10" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J11" t="s">
         <v>74</v>
       </c>
       <c r="K11" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="L11" t="s">
         <v>76</v>
       </c>
       <c r="M11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N11" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="I12" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="J12" t="s">
         <v>74</v>
       </c>
       <c r="K12" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N12" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D13" t="s">
         <v>89</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>90</v>
       </c>
       <c r="I13" t="s">
         <v>91</v>
       </c>
       <c r="J13" t="s">
         <v>74</v>
       </c>
       <c r="K13" t="s">
         <v>92</v>
       </c>
       <c r="L13" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="M13" t="s">
         <v>93</v>
       </c>
       <c r="N13" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J14" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L14" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="M14" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N14" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I15" t="s">
+        <v>106</v>
+      </c>
+      <c r="J15" t="s">
+        <v>99</v>
+      </c>
+      <c r="K15" t="s">
+        <v>107</v>
+      </c>
+      <c r="L15" t="s">
         <v>101</v>
       </c>
-      <c r="J15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M15" t="s">
+        <v>108</v>
+      </c>
+      <c r="N15" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I16" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="J16" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="K16" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="M16" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="N16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D17" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I17" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J17" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="K17" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="M17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N17" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="D18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J18" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="K18" t="s">
         <v>122</v>
       </c>
       <c r="L18" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" t="s">
         <v>123</v>
       </c>
-      <c r="M18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>125</v>
+      </c>
+      <c r="I19" t="s">
+        <v>126</v>
+      </c>
+      <c r="J19" t="s">
+        <v>99</v>
+      </c>
+      <c r="K19" t="s">
         <v>127</v>
       </c>
-      <c r="I19" t="s">
+      <c r="L19" t="s">
+        <v>101</v>
+      </c>
+      <c r="M19" t="s">
         <v>128</v>
       </c>
-      <c r="J19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N19" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="D20" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="I20" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="J20" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="K20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="L20" t="s">
-        <v>138</v>
+        <v>101</v>
       </c>
       <c r="M20" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="N20" t="s">
-        <v>140</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" t="s">
+        <v>137</v>
+      </c>
+      <c r="J21" t="s">
+        <v>138</v>
+      </c>
+      <c r="K21" t="s">
+        <v>139</v>
+      </c>
+      <c r="L21" t="s">
+        <v>101</v>
+      </c>
+      <c r="M21" t="s">
+        <v>140</v>
+      </c>
+      <c r="N21" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D22" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>144</v>
+      </c>
+      <c r="I22" t="s">
+        <v>145</v>
+      </c>
+      <c r="J22" t="s">
+        <v>146</v>
+      </c>
+      <c r="K22" t="s">
         <v>147</v>
       </c>
-      <c r="I22" t="s">
+      <c r="L22" t="s">
         <v>148</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="M22" t="s">
         <v>149</v>
       </c>
-      <c r="L22" t="s">
-[...2 lines deleted...]
-      <c r="M22" t="s">
+      <c r="N22" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D23" t="s">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>152</v>
+      </c>
+      <c r="I23" t="s">
+        <v>153</v>
+      </c>
+      <c r="J23" t="s">
+        <v>99</v>
+      </c>
+      <c r="K23" t="s">
         <v>154</v>
       </c>
-      <c r="I23" t="s">
+      <c r="L23" t="s">
+        <v>55</v>
+      </c>
+      <c r="M23" t="s">
         <v>155</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="N23" t="s">
         <v>156</v>
       </c>
-      <c r="L23" t="s">
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
         <v>157</v>
       </c>
-      <c r="M23" t="s">
+      <c r="D24" t="s">
         <v>158</v>
       </c>
-      <c r="N23" t="s">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
         <v>159</v>
+      </c>
+      <c r="I24" t="s">
+        <v>160</v>
+      </c>
+      <c r="J24" t="s">
+        <v>161</v>
+      </c>
+      <c r="K24" t="s">
+        <v>162</v>
+      </c>
+      <c r="L24" t="s">
+        <v>163</v>
+      </c>
+      <c r="M24" t="s">
+        <v>164</v>
+      </c>
+      <c r="N24" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>157</v>
+      </c>
+      <c r="D25" t="s">
+        <v>158</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>166</v>
+      </c>
+      <c r="I25" t="s">
+        <v>167</v>
+      </c>
+      <c r="J25" t="s">
+        <v>161</v>
+      </c>
+      <c r="K25" t="s">
+        <v>168</v>
+      </c>
+      <c r="L25" t="s">
+        <v>163</v>
+      </c>
+      <c r="M25" t="s">
+        <v>169</v>
+      </c>
+      <c r="N25" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>170</v>
+      </c>
+      <c r="D26" t="s">
+        <v>171</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>172</v>
+      </c>
+      <c r="I26" t="s">
+        <v>173</v>
+      </c>
+      <c r="J26" t="s">
+        <v>161</v>
+      </c>
+      <c r="K26" t="s">
+        <v>174</v>
+      </c>
+      <c r="L26" t="s">
+        <v>47</v>
+      </c>
+      <c r="M26" t="s">
+        <v>175</v>
+      </c>
+      <c r="N26" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D27" t="s">
+        <v>178</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>179</v>
+      </c>
+      <c r="I27" t="s">
+        <v>180</v>
+      </c>
+      <c r="J27" t="s">
+        <v>146</v>
+      </c>
+      <c r="K27" t="s">
+        <v>181</v>
+      </c>
+      <c r="L27" t="s">
+        <v>182</v>
+      </c>
+      <c r="M27" t="s">
+        <v>183</v>
+      </c>
+      <c r="N27" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>