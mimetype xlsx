--- v0 (2026-07-25)
+++ v1 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,144 +59,162 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
     <t>K-Rz-5/2011</t>
   </si>
   <si>
-    <t>Rješenje od 21.07.2026.</t>
+    <t>Rješenje br. IKž-Rz-18/26  od 30.10.2026.</t>
   </si>
   <si>
     <t>Branko Bota</t>
   </si>
   <si>
-    <t>22.07.2026. 13:40:37</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5e21a13f-a79f-4ac8-ac05-fc00bda22b6c/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:51:32</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a417c3-994a-460c-a13b-c8ea9765f208</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a417c3-994a-460c-a13b-c8ea9765f208/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=K-Rz&amp;predmet=5&amp;godina=2011</t>
   </si>
   <si>
+    <t>Rješenje br. IKŽ-Rz-18/26 od 30.10.2026.</t>
+  </si>
+  <si>
     <t>Vinko Šarić</t>
   </si>
   <si>
-    <t>22.07.2026. 13:40:34</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cfb23df2-1a4e-4e2d-bbf1-80de12a9954c/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:51:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4fda89e-4820-4f84-8827-e9c0cd53298e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4fda89e-4820-4f84-8827-e9c0cd53298e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽ-Rz- 18/26 od 30.10.2026.</t>
   </si>
   <si>
     <t>Jovo Šarić</t>
   </si>
   <si>
-    <t>22.07.2026. 13:40:31</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/61b9c47c-3e25-4189-8411-bb59448585dd/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:51:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01643f80-e986-47aa-a6f6-4d6b27393fd2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01643f80-e986-47aa-a6f6-4d6b27393fd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽ-rz-18/26 od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Milan Pavasović</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:51:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd94ee24-2a70-414a-93f5-77d84d6dc410</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd94ee24-2a70-414a-93f5-77d84d6dc410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje  br. IKŽ-Rz-18/26 od 30.10.2026.</t>
   </si>
   <si>
     <t>Novica Berber 74009353725</t>
   </si>
   <si>
-    <t>22.07.2026. 13:40:28</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/166005b0-832f-4c68-9486-e5b5493d0dcf/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a7bb931-d88e-4b4a-8f7a-ab9422d04cb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a7bb931-d88e-4b4a-8f7a-ab9422d04cb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. IKŽRz-18/26  od 30.10.2026.</t>
   </si>
   <si>
     <t>Momir Pupovac</t>
   </si>
   <si>
-    <t>22.07.2026. 13:40:24</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/56bb57c2-5900-4a0f-ba47-319016d1c0c0/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:50:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d502ef-1572-4096-9642-2f2518a5df6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27d502ef-1572-4096-9642-2f2518a5df6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje br. ikž-rZ-18/26  od 30.10.2026.</t>
   </si>
   <si>
     <t>Slobodan Pupovac</t>
   </si>
   <si>
-    <t>22.07.2026. 13:40:17</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/46532fc8-1754-46b3-bae3-59c3326cf2b2/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:50:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27948ef2-6a48-41fb-ab44-b4b145221dab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27948ef2-6a48-41fb-ab44-b4b145221dab/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -299,259 +317,259 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
         <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
         <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>