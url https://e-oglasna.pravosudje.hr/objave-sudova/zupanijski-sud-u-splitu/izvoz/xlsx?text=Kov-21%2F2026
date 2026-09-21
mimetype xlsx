--- v0 (2026-07-25)
+++ v1 (2026-09-21)
@@ -59,70 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Splitu</t>
   </si>
   <si>
     <t>Kov-21/2026</t>
   </si>
   <si>
-    <t>Dopis (pouka o pravima) od 10.06.2026.;
-Podnesak (optužnica) od 09.06.2026.</t>
+    <t>Rješenje od 24.08.2026.</t>
   </si>
   <si>
     <t>Igor Stričević 85684391363</t>
   </si>
   <si>
-    <t>20.07.2026. 12:03:01</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4eb6c3bf-b46c-4e80-803c-0f7f7cc9da7b/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 14:20:27</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bff1ae0-5098-454f-b174-f80ae8e61cf0</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bff1ae0-5098-454f-b174-f80ae8e61cf0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5116&amp;upisnik=Kov&amp;predmet=21&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>