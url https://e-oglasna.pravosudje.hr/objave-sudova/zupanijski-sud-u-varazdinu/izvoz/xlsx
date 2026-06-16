--- v0 (2026-05-15)
+++ v1 (2026-06-16)
@@ -6,584 +6,764 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="222">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>Kir-d-83/2026</t>
-[...41 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=489&amp;godina=2026</t>
+    <t>R1-15/2026</t>
+  </si>
+  <si>
+    <t>Rješenje R1-15/2026-4 od 29. svibnja 2026.</t>
+  </si>
+  <si>
+    <t>Branko Vrabl 22364764013</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:42:51</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e6c5d8-d1fd-4e9a-8688-b3d6c1ed7613</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e6c5d8-d1fd-4e9a-8688-b3d6c1ed7613/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=R1&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje R1-15/2026-3 od 22. svibnja 2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:42:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0f40c1e-a5d9-4878-9fd7-8363c3ec7059</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0f40c1e-a5d9-4878-9fd7-8363c3ec7059/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje R1-15/2026-2 od 22. svibnja 2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a61c1d85-fd9e-4ddb-a128-4ac093fa3d46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a61c1d85-fd9e-4ddb-a128-4ac093fa3d46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-648/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Malez 98685508548</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:28:06</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b19b80b-736d-443a-8fd2-cc7e3399ccc1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b19b80b-736d-443a-8fd2-cc7e3399ccc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-614/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Marija Novosel 17339174197</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e82a1371-94d6-4895-b283-5b50b9ef946a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e82a1371-94d6-4895-b283-5b50b9ef946a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=614&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-108/2026</t>
+  </si>
+  <si>
+    <t>Laura Lukačić 54401558502</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:43:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038240d1-fd69-420a-b2bc-0af60440308a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038240d1-fd69-420a-b2bc-0af60440308a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-99/2026</t>
+  </si>
+  <si>
+    <t>Roman Lukačić 44677911457</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:04:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcd9677f-8e8c-4571-9929-20823ba5c351</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcd9677f-8e8c-4571-9929-20823ba5c351/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-105/2026</t>
+  </si>
+  <si>
+    <t>Danijel Bogdan 91269746236</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:46:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06da501e-cfe1-40f8-9d65-4725e773fb2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06da501e-cfe1-40f8-9d65-4725e773fb2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-106/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Bugarinović 04995793383</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b617d5e-e673-418d-b47c-5a228cc5bdc4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b617d5e-e673-418d-b47c-5a228cc5bdc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-613/2026</t>
+  </si>
+  <si>
+    <t>Darko Papec 13659929653</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:46:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a2699f-f88a-4a74-a25e-095ccb658742</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a2699f-f88a-4a74-a25e-095ccb658742/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-634/2026</t>
+  </si>
+  <si>
+    <t>Goran Zidar 07061259450</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61da1ad0-0402-4ef9-a488-07a8e03167e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61da1ad0-0402-4ef9-a488-07a8e03167e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=634&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-645/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Habek 74188563688</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:06:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28d331f1-ef1a-47e2-9e5c-62d17821ecb3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28d331f1-ef1a-47e2-9e5c-62d17821ecb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=645&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-687/2026</t>
+  </si>
+  <si>
+    <t>Rudolf Hrženjak 00582294438</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:52:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5180da99-ecf7-4593-95b9-7ce144d134d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5180da99-ecf7-4593-95b9-7ce144d134d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=687&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-102/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Bobek 15361707031</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:35:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7034a2fc-c4c1-41c1-917a-532e66889283</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7034a2fc-c4c1-41c1-917a-532e66889283/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv I-54/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Goran Horvat 12935595253</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:21:56</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36b779ca-c00d-44c1-99c6-aef60e82c39a</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36b779ca-c00d-44c1-99c6-aef60e82c39a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kv I&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-412/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Alen Glavina 54819057640</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c287d3-25e7-460f-8dd5-e8f7fbef1b2c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c287d3-25e7-460f-8dd5-e8f7fbef1b2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-32/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Juraj Horvat 82247488072</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:02:39</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ca1d3-4950-4cfb-ac4f-55c1dd6034e3</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b68ca1d3-4950-4cfb-ac4f-55c1dd6034e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kov&amp;predmet=32&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-635/2026</t>
+  </si>
+  <si>
+    <t>Darko Gorski 30894009697</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:16:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e5b40ad-b688-43ac-b2e6-7ecb99f212dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e5b40ad-b688-43ac-b2e6-7ecb99f212dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=635&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-662/2026</t>
+  </si>
+  <si>
+    <t>Jurica Kukolj 48404397607</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:40:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac7f8fb-9fa5-4149-a5f3-c3fabb161b71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac7f8fb-9fa5-4149-a5f3-c3fabb161b71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-577/2026</t>
+  </si>
+  <si>
+    <t>Danijela Oršoš 71071510186</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:27:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26033e84-c0ab-4405-8c36-5b124523aaac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26033e84-c0ab-4405-8c36-5b124523aaac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=577&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-100/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Robert Kaniški 77824849642</t>
+  </si>
+  <si>
+    <t>10.06.2026. 08:25:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23bfaa2f-bc58-4f0b-bc0c-617da5a24ff4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23bfaa2f-bc58-4f0b-bc0c-617da5a24ff4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-101/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Dmitrović 30143617092</t>
+  </si>
+  <si>
+    <t>10.06.2026. 08:05:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f31fab4-7356-4992-b3fc-ca8a841208be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f31fab4-7356-4992-b3fc-ca8a841208be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-633/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Lamprecht 73044474331</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:57:11</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab38ccd5-58d2-49ea-ae07-f373376973a7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab38ccd5-58d2-49ea-ae07-f373376973a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-632/2026</t>
+  </si>
+  <si>
+    <t>Jurica Bernat 76175264240</t>
+  </si>
+  <si>
+    <t>09.06.2026. 14:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76fc1d7-9093-4ba1-9862-67cdcd078a6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f76fc1d7-9093-4ba1-9862-67cdcd078a6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=632&amp;godina=2026</t>
   </si>
   <si>
     <t>Kir-529/2026</t>
   </si>
   <si>
+    <t>Poziv - Ročište 21.07.2026.</t>
+  </si>
+  <si>
     <t>Nikola Horvat 74612833960</t>
   </si>
   <si>
-    <t>15.05.2026. 12:52:06</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d24e07ea-72e3-4efe-9308-bb14ec083f14/dokumenti/preuzimanje</t>
+    <t>09.06.2026. 12:22:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daae3777-aecb-43c0-bb33-0ea72ffe36d4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daae3777-aecb-43c0-bb33-0ea72ffe36d4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=529&amp;godina=2026</t>
   </si>
   <si>
     <t>Miljenko Horvat 02712887785</t>
   </si>
   <si>
-    <t>15.05.2026. 12:52:03</t>
-[...224 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/803cdcc4-6b77-43b2-8d6a-a2b0f65f93ff</t>
+    <t>09.06.2026. 12:22:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357db44b-6042-47be-81f3-54c385aaf37d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357db44b-6042-47be-81f3-54c385aaf37d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-342/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Vitomir Oršoš 23662826597</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f576873-7751-4c75-9fc9-15202f927daa</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/803cdcc4-6b77-43b2-8d6a-a2b0f65f93ff/dokumenti/preuzimanje</t>
-[...137 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=28&amp;godina=2017</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f576873-7751-4c75-9fc9-15202f927daa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=342&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-329/2026</t>
+  </si>
+  <si>
+    <t>Damir Oršuš 58806919667</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86116d46-10ed-42f7-8c9a-b97b9e03b91a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86116d46-10ed-42f7-8c9a-b97b9e03b91a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-19/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Blažic 56141584556</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:17:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32064a0-76a3-4f51-81f4-cfa5e537463a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32064a0-76a3-4f51-81f4-cfa5e537463a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I zd&amp;predmet=19&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-534/2026</t>
+  </si>
+  <si>
+    <t>Zlata Kalanjoš 58272289129</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:06:59</t>
+  </si>
+  <si>
+    <t>16.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64d7435e-c44e-4e83-a55c-048b516780f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64d7435e-c44e-4e83-a55c-048b516780f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=534&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -635,756 +815,1136 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
         <v>37</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>38</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
       </c>
       <c r="N5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>47</v>
       </c>
       <c r="M6" t="s">
         <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" t="s">
         <v>52</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" t="s">
         <v>53</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" t="s">
         <v>54</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" t="s">
+        <v>47</v>
+      </c>
+      <c r="M8" t="s">
         <v>60</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" t="s">
         <v>67</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" t="s">
         <v>71</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" t="s">
         <v>72</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M10" t="s">
         <v>74</v>
       </c>
       <c r="N10" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D11" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>77</v>
       </c>
       <c r="I11" t="s">
         <v>78</v>
       </c>
       <c r="J11" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="K11" t="s">
         <v>79</v>
       </c>
       <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
         <v>80</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" t="s">
+        <v>84</v>
+      </c>
+      <c r="J12" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" t="s">
         <v>85</v>
       </c>
-      <c r="I12" t="s">
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
         <v>86</v>
       </c>
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" t="s">
         <v>94</v>
       </c>
-      <c r="I13" t="s">
+      <c r="N13" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="I14" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="J14" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="K14" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="N14" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="I15" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="J15" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="N15" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="I16" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="J16" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="K16" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="M16" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="N16" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="I17" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="J17" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="K17" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="L17" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="N17" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>129</v>
+      </c>
+      <c r="I18" t="s">
+        <v>130</v>
+      </c>
+      <c r="J18" t="s">
+        <v>131</v>
+      </c>
+      <c r="K18" t="s">
+        <v>132</v>
+      </c>
+      <c r="L18" t="s">
+        <v>133</v>
+      </c>
+      <c r="M18" t="s">
         <v>134</v>
       </c>
-      <c r="I18" t="s">
+      <c r="N18" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>43</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>137</v>
+      </c>
+      <c r="I19" t="s">
+        <v>138</v>
+      </c>
+      <c r="J19" t="s">
+        <v>131</v>
+      </c>
+      <c r="K19" t="s">
+        <v>139</v>
+      </c>
+      <c r="L19" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" t="s">
+        <v>140</v>
+      </c>
+      <c r="N19" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="I20" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="J20" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="K20" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="L20" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="N20" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>149</v>
+      </c>
+      <c r="I21" t="s">
+        <v>150</v>
+      </c>
+      <c r="J21" t="s">
+        <v>131</v>
+      </c>
+      <c r="K21" t="s">
+        <v>151</v>
+      </c>
+      <c r="L21" t="s">
+        <v>47</v>
+      </c>
+      <c r="M21" t="s">
+        <v>152</v>
+      </c>
+      <c r="N21" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>154</v>
+      </c>
+      <c r="D22" t="s">
+        <v>155</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
         <v>156</v>
       </c>
-      <c r="I21" t="s">
+      <c r="I22" t="s">
         <v>157</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="J22" t="s">
+        <v>131</v>
+      </c>
+      <c r="K22" t="s">
         <v>158</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L22" t="s">
         <v>159</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M22" t="s">
         <v>160</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N22" t="s">
         <v>161</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>162</v>
+      </c>
+      <c r="D23" t="s">
+        <v>155</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>163</v>
+      </c>
+      <c r="I23" t="s">
+        <v>164</v>
+      </c>
+      <c r="J23" t="s">
+        <v>131</v>
+      </c>
+      <c r="K23" t="s">
+        <v>165</v>
+      </c>
+      <c r="L23" t="s">
+        <v>159</v>
+      </c>
+      <c r="M23" t="s">
+        <v>166</v>
+      </c>
+      <c r="N23" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>168</v>
+      </c>
+      <c r="D24" t="s">
+        <v>169</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>170</v>
+      </c>
+      <c r="I24" t="s">
+        <v>171</v>
+      </c>
+      <c r="J24" t="s">
+        <v>172</v>
+      </c>
+      <c r="K24" t="s">
+        <v>173</v>
+      </c>
+      <c r="L24" t="s">
+        <v>174</v>
+      </c>
+      <c r="M24" t="s">
+        <v>175</v>
+      </c>
+      <c r="N24" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>177</v>
+      </c>
+      <c r="D25" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>178</v>
+      </c>
+      <c r="I25" t="s">
+        <v>179</v>
+      </c>
+      <c r="J25" t="s">
+        <v>172</v>
+      </c>
+      <c r="K25" t="s">
+        <v>180</v>
+      </c>
+      <c r="L25" t="s">
+        <v>107</v>
+      </c>
+      <c r="M25" t="s">
+        <v>181</v>
+      </c>
+      <c r="N25" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>183</v>
+      </c>
+      <c r="D26" t="s">
+        <v>184</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>185</v>
+      </c>
+      <c r="I26" t="s">
+        <v>186</v>
+      </c>
+      <c r="J26" t="s">
+        <v>172</v>
+      </c>
+      <c r="K26" t="s">
+        <v>187</v>
+      </c>
+      <c r="L26" t="s">
+        <v>188</v>
+      </c>
+      <c r="M26" t="s">
+        <v>189</v>
+      </c>
+      <c r="N26" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>183</v>
+      </c>
+      <c r="D27" t="s">
+        <v>184</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>191</v>
+      </c>
+      <c r="I27" t="s">
+        <v>192</v>
+      </c>
+      <c r="J27" t="s">
+        <v>172</v>
+      </c>
+      <c r="K27" t="s">
+        <v>193</v>
+      </c>
+      <c r="L27" t="s">
+        <v>188</v>
+      </c>
+      <c r="M27" t="s">
+        <v>194</v>
+      </c>
+      <c r="N27" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>195</v>
+      </c>
+      <c r="D28" t="s">
+        <v>196</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>197</v>
+      </c>
+      <c r="I28" t="s">
+        <v>198</v>
+      </c>
+      <c r="J28" t="s">
+        <v>172</v>
+      </c>
+      <c r="K28" t="s">
+        <v>199</v>
+      </c>
+      <c r="L28" t="s">
+        <v>200</v>
+      </c>
+      <c r="M28" t="s">
+        <v>201</v>
+      </c>
+      <c r="N28" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>203</v>
+      </c>
+      <c r="D29" t="s">
+        <v>196</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>204</v>
+      </c>
+      <c r="I29" t="s">
+        <v>205</v>
+      </c>
+      <c r="J29" t="s">
+        <v>172</v>
+      </c>
+      <c r="K29" t="s">
+        <v>206</v>
+      </c>
+      <c r="L29" t="s">
+        <v>200</v>
+      </c>
+      <c r="M29" t="s">
+        <v>207</v>
+      </c>
+      <c r="N29" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>209</v>
+      </c>
+      <c r="D30" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>210</v>
+      </c>
+      <c r="I30" t="s">
+        <v>211</v>
+      </c>
+      <c r="J30" t="s">
+        <v>172</v>
+      </c>
+      <c r="K30" t="s">
+        <v>212</v>
+      </c>
+      <c r="L30" t="s">
+        <v>200</v>
+      </c>
+      <c r="M30" t="s">
+        <v>213</v>
+      </c>
+      <c r="N30" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>215</v>
+      </c>
+      <c r="D31" t="s">
+        <v>69</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>216</v>
+      </c>
+      <c r="I31" t="s">
+        <v>217</v>
+      </c>
+      <c r="J31" t="s">
+        <v>218</v>
+      </c>
+      <c r="K31" t="s">
+        <v>219</v>
+      </c>
+      <c r="L31" t="s">
+        <v>73</v>
+      </c>
+      <c r="M31" t="s">
+        <v>220</v>
+      </c>
+      <c r="N31" t="s">
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>