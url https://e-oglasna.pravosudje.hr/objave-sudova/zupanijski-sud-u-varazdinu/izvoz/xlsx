--- v1 (2026-06-16)
+++ v2 (2026-07-07)
@@ -6,764 +6,608 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="170">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>R1-15/2026</t>
-[...50 lines deleted...]
-    <t>Kir-648/2026</t>
+    <t>Kir-440/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.08.2026.</t>
+  </si>
+  <si>
+    <t>Đulijano Horvat 86366519977</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:55:08</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba0a57a3-cb46-4ac6-9d04-5ec9114f5f75</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba0a57a3-cb46-4ac6-9d04-5ec9114f5f75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=440&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-732/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Gašparuš 47479158171</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:43:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec814e68-66ee-4894-9fe7-e5a19358ab49</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec814e68-66ee-4894-9fe7-e5a19358ab49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=732&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-780/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Romano Kalanjoš 36220046198</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:55:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dec18cd8-b01c-4d84-95fe-77836d99f7a7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dec18cd8-b01c-4d84-95fe-77836d99f7a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=780&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-767/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Josip Zadecki 72091884778</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:08:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b92c3f-2ace-4257-b8db-2ef6870d4ac8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b92c3f-2ace-4257-b8db-2ef6870d4ac8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=767&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-700/2026</t>
+  </si>
+  <si>
+    <t>Juraj Novak 42042104874</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:52:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec9561f-f59f-4700-b014-137cf56609bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec9561f-f59f-4700-b014-137cf56609bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=700&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-570/2026</t>
+  </si>
+  <si>
+    <t>Ivica Petrinjak 20052974302</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:36:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f37690a2-6870-4c61-ae83-ae2cd6b62c2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f37690a2-6870-4c61-ae83-ae2cd6b62c2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=570&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-832/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Grine 61308667617</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:30:05</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bf623a2-186c-46f1-b75d-236c1a629799</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bf623a2-186c-46f1-b75d-236c1a629799/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=832&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-344/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Vinković 03181436688</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:02:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a22a39d-eef9-4e93-aba2-2730dd9271b2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a22a39d-eef9-4e93-aba2-2730dd9271b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-115/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Martinčević 08887484144</t>
+  </si>
+  <si>
+    <t>02.07.2026. 15:23:52</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf2e382-8ef8-4a93-9bba-0441f387455a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf2e382-8ef8-4a93-9bba-0441f387455a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-555/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Dasović 95779351866</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:16:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df1f717e-1717-410c-a9f7-a22e51c9ae12</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df1f717e-1717-410c-a9f7-a22e51c9ae12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=555&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-609/2026</t>
+  </si>
+  <si>
+    <t>Darijo Oršoš 94372617757</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:58:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe80890-62fd-41d8-9e57-f27e60193951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fe80890-62fd-41d8-9e57-f27e60193951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=609&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-387/2026</t>
+  </si>
+  <si>
+    <t>Ana-Marija Bradaška 26399910262</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:52:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de8b06b3-d2ae-4ed3-8da2-d4bade3f208a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de8b06b3-d2ae-4ed3-8da2-d4bade3f208a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-109/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 14.07.2026.</t>
   </si>
   <si>
-    <t>Kristijan Malez 98685508548</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7b19b80b-736d-443a-8fd2-cc7e3399ccc1</t>
+    <t>Marinko Putarek 75836393518</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:12:31</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/006e4413-eae7-4464-a656-1005e986844e</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 14.07.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7b19b80b-736d-443a-8fd2-cc7e3399ccc1/dokumenti/preuzimanje</t>
-[...83 lines deleted...]
-    <t>Kir-d-106/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/006e4413-eae7-4464-a656-1005e986844e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-663/2026</t>
+  </si>
+  <si>
+    <t>Marica Pahić 82981570156</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:36:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56df3a93-a278-4a18-b89a-d010d83d92b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56df3a93-a278-4a18-b89a-d010d83d92b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=663&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-282/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Stevo Žeđa 65111027133</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:29:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea4322e-7f35-4488-a5ee-6e2a269038a2</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ea4322e-7f35-4488-a5ee-6e2a269038a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=282&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-26/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Tanja Oršuš 76797986557</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:01:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dc52ee0-29a4-469b-9a26-bd2669ae37dc</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dc52ee0-29a4-469b-9a26-bd2669ae37dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I zd&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I ozmz m-6/2026</t>
+  </si>
+  <si>
+    <t>Mario Kalanjoš 98208964487</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:53:30</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17929d5-c13f-4481-aeac-30de6292e175</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17929d5-c13f-4481-aeac-30de6292e175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I ozmz m&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-592/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 09.07.2026.</t>
   </si>
   <si>
-    <t>Danijel Bugarinović 04995793383</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7b617d5e-e673-418d-b47c-5a228cc5bdc4</t>
+    <t>Benjamin Kalanjoš 72871308431</t>
+  </si>
+  <si>
+    <t>29.06.2026. 19:03:34</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1778898-dfb5-4975-b5d6-b9c71c5e5b1d</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 09.07.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7b617d5e-e673-418d-b47c-5a228cc5bdc4/dokumenti/preuzimanje</t>
-[...281 lines deleted...]
-    <t>Kir-633/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1778898-dfb5-4975-b5d6-b9c71c5e5b1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=592&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-103/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 10.07.2026.</t>
   </si>
   <si>
-    <t>Josip Lamprecht 73044474331</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ab38ccd5-58d2-49ea-ae07-f373376973a7</t>
+    <t>Kristijan Mesarić 36825055027</t>
+  </si>
+  <si>
+    <t>29.06.2026. 18:59:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aab46b1e-a289-4b57-88a2-cd579bd49f8c</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 10.07.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ab38ccd5-58d2-49ea-ae07-f373376973a7/dokumenti/preuzimanje</t>
-[...137 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=534&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/aab46b1e-a289-4b57-88a2-cd579bd49f8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kžzd-45/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirela Stojanović 59270267399</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:51:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6b5221-60f6-48a9-8751-52e8ebf11bf0</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6b5221-60f6-48a9-8751-52e8ebf11bf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kžzd&amp;predmet=45&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -815,1136 +659,756 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
         <v>46</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I8" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="K8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="M8" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="I10" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="J10" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L10" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="M10" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="I11" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="J11" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="K11" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="M11" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="N11" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="I12" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="J12" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="K12" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="M12" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="D13" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="I13" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="J13" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="K13" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="L13" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="M13" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="N13" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="I14" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="J14" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="K14" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="L14" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="M14" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="J15" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="K15" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="L15" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="M15" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="I16" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="K16" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="M16" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="N16" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="K17" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="I18" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="K18" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M18" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="N18" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="I19" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="J19" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="K19" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="L19" t="s">
-        <v>47</v>
+        <v>151</v>
       </c>
       <c r="M19" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="N19" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>155</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="I20" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="J20" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="K20" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="L20" t="s">
-        <v>47</v>
+        <v>159</v>
       </c>
       <c r="M20" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="N20" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>163</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>164</v>
+      </c>
+      <c r="I21" t="s">
+        <v>165</v>
+      </c>
+      <c r="J21" t="s">
         <v>149</v>
       </c>
-      <c r="I21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="L21" t="s">
-        <v>47</v>
+        <v>167</v>
       </c>
       <c r="M21" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="N21" t="s">
-        <v>153</v>
-[...88 lines deleted...]
-      <c r="D24" t="s">
         <v>169</v>
-      </c>
-[...288 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>