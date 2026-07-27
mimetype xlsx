--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -6,608 +6,416 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="106">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>Kir-440/2026</t>
-[...134 lines deleted...]
-    <t>Ik I-832/2025</t>
+    <t>Kir-627/2026</t>
   </si>
   <si>
     <t>Rješenje od 17.06.2026.</t>
   </si>
   <si>
-    <t>Kristijan Grine 61308667617</t>
-[...212 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5dc52ee0-29a4-469b-9a26-bd2669ae37dc</t>
+    <t>Damir Herega 27202978442</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:05:30</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/237834ca-8e11-4f28-b150-64e70c71b05d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/237834ca-8e11-4f28-b150-64e70c71b05d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=627&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kž-808/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Drahotusky 52615854359</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:52:06</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eab4412-36fa-41fa-9394-31d0698c0ca5</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eab4412-36fa-41fa-9394-31d0698c0ca5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kž&amp;predmet=808&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kir-820/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Sandro Horvat 24616048696</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:54:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00018e14-f929-4195-aa28-e1d53fa8d23f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00018e14-f929-4195-aa28-e1d53fa8d23f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=820&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kristijan Kalanjoš 43207853792</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:53:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bccb8a1-01f7-4a81-8e89-ebc7cfe71740</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bccb8a1-01f7-4a81-8e89-ebc7cfe71740/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-825/2026</t>
+  </si>
+  <si>
+    <t>Mihael Kuzminski 44721667812</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:44:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a389ecba-5504-4aa3-a968-666bbad454a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a389ecba-5504-4aa3-a968-666bbad454a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=825&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-460/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Dario Oršoš 32003484354</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:57:35</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ec72b67-ce05-4f90-9c99-818e792aaa07</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5dc52ee0-29a4-469b-9a26-bd2669ae37dc/dokumenti/preuzimanje</t>
-[...98 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kžzd&amp;predmet=45&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ec72b67-ce05-4f90-9c99-818e792aaa07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-822/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Dino Bađun 19531895263</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:44:45</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c58933f8-1015-4353-ac95-1d2d2cdcf6b6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c58933f8-1015-4353-ac95-1d2d2cdcf6b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=822&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-535/2026</t>
+  </si>
+  <si>
+    <t>Siniša Salimović 16431572047</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:33:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8122a9a-6bed-4945-a429-765bc7348efa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8122a9a-6bed-4945-a429-765bc7348efa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=535&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Herman 53434036715</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e9fe64d-b7a3-4ac1-9ebb-7c08855cb79b</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e9fe64d-b7a3-4ac1-9ebb-7c08855cb79b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I zd&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-737/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.; Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Hrženjak 72759776304</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:13:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c88bf3-d84f-4323-8296-7f7c0ca2b4a4</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O; Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9c88bf3-d84f-4323-8296-7f7c0ca2b4a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-11/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Kosec 70875793577</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:25:38</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d394bb91-8a3e-4396-9591-fef375a1b19d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d394bb91-8a3e-4396-9591-fef375a1b19d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-808/2026</t>
+  </si>
+  <si>
+    <t>Denis Bochl 01199246364</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:40:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2997354-8206-4c15-9bb3-c659d9c5aa7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2997354-8206-4c15-9bb3-c659d9c5aa7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=808&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -674,209 +482,209 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="L5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" t="s">
         <v>50</v>
       </c>
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>57</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="M7" t="s">
         <v>59</v>
       </c>
       <c r="N7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>61</v>
       </c>
       <c r="D8" t="s">
         <v>62</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
@@ -890,525 +698,221 @@
       </c>
       <c r="K8" t="s">
         <v>66</v>
       </c>
       <c r="L8" t="s">
         <v>67</v>
       </c>
       <c r="M8" t="s">
         <v>68</v>
       </c>
       <c r="N8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" t="s">
         <v>72</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" t="s">
         <v>73</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" t="s">
         <v>74</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" t="s">
         <v>80</v>
       </c>
-      <c r="I10" t="s">
+      <c r="L10" t="s">
         <v>81</v>
       </c>
-      <c r="J10" t="s">
+      <c r="M10" t="s">
         <v>82</v>
       </c>
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" t="s">
+        <v>56</v>
+      </c>
+      <c r="K11" t="s">
+        <v>88</v>
+      </c>
+      <c r="L11" t="s">
         <v>89</v>
       </c>
-      <c r="I11" t="s">
+      <c r="M11" t="s">
         <v>90</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="K11" t="s">
+      <c r="N11" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" t="s">
         <v>96</v>
       </c>
-      <c r="I12" t="s">
+      <c r="K12" t="s">
         <v>97</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>98</v>
       </c>
-      <c r="L12" t="s">
-[...2 lines deleted...]
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I13" t="s">
         <v>102</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K13" t="s">
         <v>103</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" t="s">
         <v>104</v>
       </c>
-      <c r="L13" t="s">
-[...2 lines deleted...]
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>105</v>
-      </c>
-[...305 lines deleted...]
-        <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>