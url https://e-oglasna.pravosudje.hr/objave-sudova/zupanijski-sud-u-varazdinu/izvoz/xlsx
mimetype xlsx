--- v3 (2026-07-27)
+++ v4 (2026-08-24)
@@ -6,416 +6,200 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>Kir-627/2026</t>
-[...266 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=808&amp;godina=2026</t>
+    <t>Kir-865/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Ana Pošta 14162755431</t>
+  </si>
+  <si>
+    <t>20.08.2026. 15:49:39</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4af6b5-ff6e-46ca-bece-80741906bfcd</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 31.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4af6b5-ff6e-46ca-bece-80741906bfcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=865&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-28/2017</t>
+  </si>
+  <si>
+    <t>Odluka od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Franc Kocjan</t>
+  </si>
+  <si>
+    <t>19.08.2026. 15:24:56</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6fc9e4-851b-4e8f-846c-bd5bc95e92ad</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6fc9e4-851b-4e8f-846c-bd5bc95e92ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=28&amp;godina=2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -497,422 +281,42 @@
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4">
-[...378 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>