--- v4 (2026-08-24)
+++ v5 (2026-09-18)
@@ -6,200 +6,953 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="285">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>Kir-865/2026</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=28&amp;godina=2017</t>
+    <t>Kir-1132/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Vladimir Hrvoić 84681271440</t>
+  </si>
+  <si>
+    <t>17.09.2026. 14:24:12</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc892801-f131-4aa1-985b-0650f539fc4a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc892801-f131-4aa1-985b-0650f539fc4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1131/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Milan Udorović 22829548963</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:57:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc65043c-dd98-4c9c-967a-69f4d07b9360</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc65043c-dd98-4c9c-967a-69f4d07b9360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-166/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Jasmin Štefanec 50893686664</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b9f6a0-1f65-45a5-9566-cd6f518f043b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b9f6a0-1f65-45a5-9566-cd6f518f043b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-169/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Štefanija Flinčec 00464100303</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dabf023-23d7-4064-8fef-92725b1cc491</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dabf023-23d7-4064-8fef-92725b1cc491/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-168/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Davor Sokač 06865666055</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:56:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3795371-09cc-4ce6-b4e9-9d0f66d6c22b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3795371-09cc-4ce6-b4e9-9d0f66d6c22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-154/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Josip Prstec 75482957458</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:47:43</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8774402-e88d-40b0-8ab7-1cc18520013c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8774402-e88d-40b0-8ab7-1cc18520013c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-36/2022</t>
+  </si>
+  <si>
+    <t>Dopis od 25.08.2026.; Žalba od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Bojan Brezovec 65389102802</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:31:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26970a6b-4edf-4f7d-8aff-8fbff806e2b0</t>
+  </si>
+  <si>
+    <t>Žalba na presudu.pdf P222P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26970a6b-4edf-4f7d-8aff-8fbff806e2b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=36&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kir-d-167/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Petran 77484063409</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:47:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c27053-3074-4b0f-bc65-7a5434004752</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c27053-3074-4b0f-bc65-7a5434004752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-793/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Gordan Horvat 25073601875</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2b73370-2848-4cff-98b3-74bc702b7879</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2b73370-2848-4cff-98b3-74bc702b7879/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=793&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-841/2026</t>
+  </si>
+  <si>
+    <t>Zoran Levanić 68308739969</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:19:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5957305-b261-4883-8cf7-374533f38271</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5957305-b261-4883-8cf7-374533f38271/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=841&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1022/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Slađan Oršuš 31336724490</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:00:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da58b5ab-8830-4988-8dde-46ecddbcee0c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da58b5ab-8830-4988-8dde-46ecddbcee0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-780/2026</t>
+  </si>
+  <si>
+    <t>Romano Kalanjoš 36220046198</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:11:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532f50ba-0dca-474b-a9c3-336f15c3b2d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532f50ba-0dca-474b-a9c3-336f15c3b2d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=780&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-31/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Piskor 10670893019</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8452b9-6516-4bed-b05d-b4c3e690f5e2</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8452b9-6516-4bed-b05d-b4c3e690f5e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I zd&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-606/2026</t>
+  </si>
+  <si>
+    <t>Damir Knez 09883251171</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:31:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36a964e0-a608-4cfb-8022-40e4afe71c17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36a964e0-a608-4cfb-8022-40e4afe71c17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=606&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1133/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Bađun 23983149121</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:53:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65e60733-42b5-496f-b765-27234f62fb3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65e60733-42b5-496f-b765-27234f62fb3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1031/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Milan Oršoš 88237283387</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836711c1-7157-4982-9dbb-9227341a6bf3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836711c1-7157-4982-9dbb-9227341a6bf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-527/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Davor Juršić 19446656126</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:18:04</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02bd95dd-4527-4c50-9824-8f7524da7814</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02bd95dd-4527-4c50-9824-8f7524da7814/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-171/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Drago Stanković 56388044704</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ea5fb95-7961-4160-961e-ce63a1f0c535</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ea5fb95-7961-4160-961e-ce63a1f0c535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-923/2026</t>
+  </si>
+  <si>
+    <t>Nenad Draganić 03393408358</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:15:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb55d29-5fcf-4d32-8855-fbda74b959b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb55d29-5fcf-4d32-8855-fbda74b959b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=923&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-126/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Šmic 45140042942</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bceed3-894d-4700-8a29-09de0d275cc4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bceed3-894d-4700-8a29-09de0d275cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-965/2026</t>
+  </si>
+  <si>
+    <t>Senad Bajrić 82534562521</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:09:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32b99c2-1ac1-4899-a59a-69f83fd2c931</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32b99c2-1ac1-4899-a59a-69f83fd2c931/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=965&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-998/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Škreb 85300591242</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:06:43</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3680b815-371a-40c2-9bbe-52083f6100ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3680b815-371a-40c2-9bbe-52083f6100ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-164/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Bogdan 18804405824</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:25:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8633ff54-71e7-467e-9c60-53c825776fe7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8633ff54-71e7-467e-9c60-53c825776fe7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-715/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Koren 06064814947</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:00:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9f08417-4c65-4a48-96de-ac34c8c5a54d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9f08417-4c65-4a48-96de-ac34c8c5a54d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-145/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Horvat 62419459050</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d40906f3-115c-4d2a-8821-ec2e6f39c928</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d40906f3-115c-4d2a-8821-ec2e6f39c928/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-10/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Martan 81183679448</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:49:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5653c0e-48b4-42dd-be74-6ab5e0dbe26e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5653c0e-48b4-42dd-be74-6ab5e0dbe26e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=10&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>K-1/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>RNA MONTAŽA j. d.o.o. 02380480982</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:40:58</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e33f8abf-590b-4839-8426-a376e6ea2575</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e33f8abf-590b-4839-8426-a376e6ea2575/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=K&amp;predmet=1&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-1117/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Mihael Vugrinec 82098750350</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:36:44</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39e2578b-68c6-485e-86b6-027c92092ed2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39e2578b-68c6-485e-86b6-027c92092ed2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-789/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a72763f3-c2d3-4ef8-ad31-1acd04e11f4a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a72763f3-c2d3-4ef8-ad31-1acd04e11f4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-821/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Šibić 80211072606</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5211d1d1-1ed5-432e-bc47-26c1ba4ece96</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5211d1d1-1ed5-432e-bc47-26c1ba4ece96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=821&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-953/2026</t>
+  </si>
+  <si>
+    <t>Stevan Dren Mlinarec 31894519461</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:32:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dfc5c07-0df8-439d-8e34-02d98611c781</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dfc5c07-0df8-439d-8e34-02d98611c781/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=953&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-926/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Ivančić 46933914740</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:12:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/869e2c86-5ce4-4ade-8ecf-fcebd74d0957</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/869e2c86-5ce4-4ade-8ecf-fcebd74d0957/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=926&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-702/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Fischer 09474375948</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da654949-7870-4550-bf80-d3255bfd25ad</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da654949-7870-4550-bf80-d3255bfd25ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=702&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-924/2026</t>
+  </si>
+  <si>
+    <t>Danijel Božić 09646065714</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:30:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fd907dc-e80e-4bd2-86b4-5aace2471e52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fd907dc-e80e-4bd2-86b4-5aace2471e52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=924&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1019/2026</t>
+  </si>
+  <si>
+    <t>Daniel Horvat 43604053854</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:34:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f949bb-c4f2-4930-93db-631e7bbda3c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f949bb-c4f2-4930-93db-631e7bbda3c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1019&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-844/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Sabol 18347712393</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:14:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29053ce7-23f9-4ade-a770-46018fafa360</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29053ce7-23f9-4ade-a770-46018fafa360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=844&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -266,57 +1019,1349 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
       </c>
-      <c r="N3" t="s">
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" t="s">
+        <v>70</v>
+      </c>
+      <c r="L8" t="s">
+        <v>71</v>
+      </c>
+      <c r="M8" t="s">
+        <v>72</v>
+      </c>
+      <c r="N8" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" t="s">
+        <v>78</v>
+      </c>
+      <c r="L9" t="s">
+        <v>79</v>
+      </c>
+      <c r="M9" t="s">
+        <v>80</v>
+      </c>
+      <c r="N9" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>84</v>
+      </c>
+      <c r="I10" t="s">
+        <v>85</v>
+      </c>
+      <c r="J10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M10" t="s">
+        <v>88</v>
+      </c>
+      <c r="N10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>91</v>
+      </c>
+      <c r="I11" t="s">
+        <v>92</v>
+      </c>
+      <c r="J11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" t="s">
+        <v>93</v>
+      </c>
+      <c r="L11" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" t="s">
+        <v>94</v>
+      </c>
+      <c r="N11" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" t="s">
+        <v>97</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>98</v>
+      </c>
+      <c r="I12" t="s">
+        <v>99</v>
+      </c>
+      <c r="J12" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" t="s">
+        <v>100</v>
+      </c>
+      <c r="L12" t="s">
+        <v>101</v>
+      </c>
+      <c r="M12" t="s">
+        <v>102</v>
+      </c>
+      <c r="N12" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" t="s">
+        <v>107</v>
+      </c>
+      <c r="L13" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" t="s">
+        <v>108</v>
+      </c>
+      <c r="N13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>112</v>
+      </c>
+      <c r="I14" t="s">
+        <v>113</v>
+      </c>
+      <c r="J14" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" t="s">
+        <v>114</v>
+      </c>
+      <c r="L14" t="s">
+        <v>115</v>
+      </c>
+      <c r="M14" t="s">
+        <v>116</v>
+      </c>
+      <c r="N14" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D15" t="s">
+        <v>111</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>119</v>
+      </c>
+      <c r="I15" t="s">
+        <v>120</v>
+      </c>
+      <c r="J15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" t="s">
+        <v>121</v>
+      </c>
+      <c r="L15" t="s">
+        <v>115</v>
+      </c>
+      <c r="M15" t="s">
+        <v>122</v>
+      </c>
+      <c r="N15" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>124</v>
+      </c>
+      <c r="D16" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>125</v>
+      </c>
+      <c r="I16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J16" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" t="s">
+        <v>127</v>
+      </c>
+      <c r="L16" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" t="s">
+        <v>128</v>
+      </c>
+      <c r="N16" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" t="s">
+        <v>131</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>132</v>
+      </c>
+      <c r="I17" t="s">
+        <v>133</v>
+      </c>
+      <c r="J17" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" t="s">
+        <v>134</v>
+      </c>
+      <c r="L17" t="s">
+        <v>135</v>
+      </c>
+      <c r="M17" t="s">
+        <v>136</v>
+      </c>
+      <c r="N17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>138</v>
+      </c>
+      <c r="D18" t="s">
+        <v>139</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>140</v>
+      </c>
+      <c r="I18" t="s">
+        <v>141</v>
+      </c>
+      <c r="J18" t="s">
+        <v>142</v>
+      </c>
+      <c r="K18" t="s">
+        <v>143</v>
+      </c>
+      <c r="L18" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" t="s">
+        <v>144</v>
+      </c>
+      <c r="N18" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>146</v>
+      </c>
+      <c r="D19" t="s">
+        <v>147</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>148</v>
+      </c>
+      <c r="I19" t="s">
+        <v>149</v>
+      </c>
+      <c r="J19" t="s">
+        <v>142</v>
+      </c>
+      <c r="K19" t="s">
+        <v>150</v>
+      </c>
+      <c r="L19" t="s">
+        <v>151</v>
+      </c>
+      <c r="M19" t="s">
+        <v>152</v>
+      </c>
+      <c r="N19" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>154</v>
+      </c>
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>155</v>
+      </c>
+      <c r="I20" t="s">
+        <v>156</v>
+      </c>
+      <c r="J20" t="s">
+        <v>142</v>
+      </c>
+      <c r="K20" t="s">
+        <v>157</v>
+      </c>
+      <c r="L20" t="s">
+        <v>87</v>
+      </c>
+      <c r="M20" t="s">
+        <v>158</v>
+      </c>
+      <c r="N20" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" t="s">
+        <v>161</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>162</v>
+      </c>
+      <c r="I21" t="s">
+        <v>163</v>
+      </c>
+      <c r="J21" t="s">
+        <v>142</v>
+      </c>
+      <c r="K21" t="s">
+        <v>164</v>
+      </c>
+      <c r="L21" t="s">
+        <v>165</v>
+      </c>
+      <c r="M21" t="s">
+        <v>166</v>
+      </c>
+      <c r="N21" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>168</v>
+      </c>
+      <c r="D22" t="s">
+        <v>161</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>169</v>
+      </c>
+      <c r="I22" t="s">
+        <v>170</v>
+      </c>
+      <c r="J22" t="s">
+        <v>142</v>
+      </c>
+      <c r="K22" t="s">
+        <v>171</v>
+      </c>
+      <c r="L22" t="s">
+        <v>165</v>
+      </c>
+      <c r="M22" t="s">
+        <v>172</v>
+      </c>
+      <c r="N22" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>174</v>
+      </c>
+      <c r="D23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>175</v>
+      </c>
+      <c r="I23" t="s">
+        <v>176</v>
+      </c>
+      <c r="J23" t="s">
+        <v>177</v>
+      </c>
+      <c r="K23" t="s">
+        <v>178</v>
+      </c>
+      <c r="L23" t="s">
+        <v>63</v>
+      </c>
+      <c r="M23" t="s">
+        <v>179</v>
+      </c>
+      <c r="N23" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>181</v>
+      </c>
+      <c r="D24" t="s">
+        <v>182</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>183</v>
+      </c>
+      <c r="I24" t="s">
+        <v>184</v>
+      </c>
+      <c r="J24" t="s">
+        <v>177</v>
+      </c>
+      <c r="K24" t="s">
+        <v>185</v>
+      </c>
+      <c r="L24" t="s">
+        <v>186</v>
+      </c>
+      <c r="M24" t="s">
+        <v>187</v>
+      </c>
+      <c r="N24" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" t="s">
+        <v>190</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>191</v>
+      </c>
+      <c r="I25" t="s">
+        <v>192</v>
+      </c>
+      <c r="J25" t="s">
+        <v>177</v>
+      </c>
+      <c r="K25" t="s">
+        <v>193</v>
+      </c>
+      <c r="L25" t="s">
+        <v>194</v>
+      </c>
+      <c r="M25" t="s">
+        <v>195</v>
+      </c>
+      <c r="N25" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>197</v>
+      </c>
+      <c r="D26" t="s">
+        <v>147</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>198</v>
+      </c>
+      <c r="I26" t="s">
+        <v>199</v>
+      </c>
+      <c r="J26" t="s">
+        <v>177</v>
+      </c>
+      <c r="K26" t="s">
+        <v>200</v>
+      </c>
+      <c r="L26" t="s">
+        <v>151</v>
+      </c>
+      <c r="M26" t="s">
+        <v>201</v>
+      </c>
+      <c r="N26" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>203</v>
+      </c>
+      <c r="D27" t="s">
+        <v>204</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>205</v>
+      </c>
+      <c r="I27" t="s">
+        <v>206</v>
+      </c>
+      <c r="J27" t="s">
+        <v>177</v>
+      </c>
+      <c r="K27" t="s">
+        <v>207</v>
+      </c>
+      <c r="L27" t="s">
+        <v>208</v>
+      </c>
+      <c r="M27" t="s">
+        <v>209</v>
+      </c>
+      <c r="N27" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>211</v>
+      </c>
+      <c r="D28" t="s">
+        <v>212</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I28" t="s">
+        <v>214</v>
+      </c>
+      <c r="J28" t="s">
+        <v>215</v>
+      </c>
+      <c r="K28" t="s">
+        <v>216</v>
+      </c>
+      <c r="L28" t="s">
+        <v>217</v>
+      </c>
+      <c r="M28" t="s">
+        <v>218</v>
+      </c>
+      <c r="N28" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>220</v>
+      </c>
+      <c r="D29" t="s">
+        <v>221</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>222</v>
+      </c>
+      <c r="I29" t="s">
+        <v>223</v>
+      </c>
+      <c r="J29" t="s">
+        <v>224</v>
+      </c>
+      <c r="K29" t="s">
+        <v>225</v>
+      </c>
+      <c r="L29" t="s">
+        <v>208</v>
+      </c>
+      <c r="M29" t="s">
+        <v>226</v>
+      </c>
+      <c r="N29" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>228</v>
+      </c>
+      <c r="D30" t="s">
+        <v>229</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>222</v>
+      </c>
+      <c r="I30" t="s">
+        <v>230</v>
+      </c>
+      <c r="J30" t="s">
+        <v>224</v>
+      </c>
+      <c r="K30" t="s">
+        <v>231</v>
+      </c>
+      <c r="L30" t="s">
+        <v>232</v>
+      </c>
+      <c r="M30" t="s">
+        <v>233</v>
+      </c>
+      <c r="N30" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>235</v>
+      </c>
+      <c r="D31" t="s">
+        <v>236</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>237</v>
+      </c>
+      <c r="I31" t="s">
+        <v>238</v>
+      </c>
+      <c r="J31" t="s">
+        <v>224</v>
+      </c>
+      <c r="K31" t="s">
+        <v>239</v>
+      </c>
+      <c r="L31" t="s">
+        <v>240</v>
+      </c>
+      <c r="M31" t="s">
+        <v>241</v>
+      </c>
+      <c r="N31" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>243</v>
+      </c>
+      <c r="D32" t="s">
+        <v>236</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>244</v>
+      </c>
+      <c r="I32" t="s">
+        <v>245</v>
+      </c>
+      <c r="J32" t="s">
+        <v>224</v>
+      </c>
+      <c r="K32" t="s">
+        <v>246</v>
+      </c>
+      <c r="L32" t="s">
+        <v>240</v>
+      </c>
+      <c r="M32" t="s">
+        <v>247</v>
+      </c>
+      <c r="N32" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>249</v>
+      </c>
+      <c r="D33" t="s">
+        <v>250</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>251</v>
+      </c>
+      <c r="I33" t="s">
+        <v>252</v>
+      </c>
+      <c r="J33" t="s">
+        <v>224</v>
+      </c>
+      <c r="K33" t="s">
+        <v>253</v>
+      </c>
+      <c r="L33" t="s">
+        <v>254</v>
+      </c>
+      <c r="M33" t="s">
+        <v>255</v>
+      </c>
+      <c r="N33" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>257</v>
+      </c>
+      <c r="D34" t="s">
+        <v>258</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>259</v>
+      </c>
+      <c r="I34" t="s">
+        <v>260</v>
+      </c>
+      <c r="J34" t="s">
+        <v>224</v>
+      </c>
+      <c r="K34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L34" t="s">
+        <v>262</v>
+      </c>
+      <c r="M34" t="s">
+        <v>263</v>
+      </c>
+      <c r="N34" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>265</v>
+      </c>
+      <c r="D35" t="s">
+        <v>190</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>266</v>
+      </c>
+      <c r="I35" t="s">
+        <v>267</v>
+      </c>
+      <c r="J35" t="s">
+        <v>224</v>
+      </c>
+      <c r="K35" t="s">
+        <v>268</v>
+      </c>
+      <c r="L35" t="s">
+        <v>194</v>
+      </c>
+      <c r="M35" t="s">
+        <v>269</v>
+      </c>
+      <c r="N35" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>271</v>
+      </c>
+      <c r="D36" t="s">
+        <v>97</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36" t="s">
+        <v>272</v>
+      </c>
+      <c r="I36" t="s">
+        <v>273</v>
+      </c>
+      <c r="J36" t="s">
+        <v>224</v>
+      </c>
+      <c r="K36" t="s">
+        <v>274</v>
+      </c>
+      <c r="L36" t="s">
+        <v>101</v>
+      </c>
+      <c r="M36" t="s">
+        <v>275</v>
+      </c>
+      <c r="N36" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>277</v>
+      </c>
+      <c r="D37" t="s">
+        <v>278</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37" t="s">
+        <v>279</v>
+      </c>
+      <c r="I37" t="s">
+        <v>280</v>
+      </c>
+      <c r="J37" t="s">
+        <v>224</v>
+      </c>
+      <c r="K37" t="s">
+        <v>281</v>
+      </c>
+      <c r="L37" t="s">
+        <v>282</v>
+      </c>
+      <c r="M37" t="s">
+        <v>283</v>
+      </c>
+      <c r="N37" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>