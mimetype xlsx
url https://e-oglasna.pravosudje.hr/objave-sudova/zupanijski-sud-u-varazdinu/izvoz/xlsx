--- v5 (2026-09-18)
+++ v6 (2026-10-09)
@@ -6,953 +6,506 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="136">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>Kir-1132/2026</t>
-[...74 lines deleted...]
-    <t>Kir-d-169/2026</t>
+    <t>Km-1/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Mateo Čurila 63739798143</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:03:58</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5e8a112-d4e7-4b99-941c-badd78397260</t>
+  </si>
+  <si>
+    <t>Rješenje - izvanraspravno vijeće - ostalo.pdf O96O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5e8a112-d4e7-4b99-941c-badd78397260/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Km&amp;predmet=1&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kir-d-175/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Magaš 94893677487</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:49:13</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a4b8ba9-6a35-4fc3-a8de-55837ec55b07</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a4b8ba9-6a35-4fc3-a8de-55837ec55b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1054/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Peharda 95180321494</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:21:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f7c5b8-c0c3-470b-b890-cc2a37c55295</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2f7c5b8-c0c3-470b-b890-cc2a37c55295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-890/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.</t>
+  </si>
+  <si>
+    <t>Vladimir Sajko 10935835264</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:16:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88ad9ebc-4a62-40a9-b12e-1985e5281899</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88ad9ebc-4a62-40a9-b12e-1985e5281899/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=890&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1234/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Mateo Dolenec 05236319925</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:16:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c45d4e91-6c3c-4756-85cd-116ca1ad511c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c45d4e91-6c3c-4756-85cd-116ca1ad511c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1140/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 21.10.2026.</t>
   </si>
   <si>
-    <t>Štefanija Flinčec 00464100303</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3dabf023-23d7-4064-8fef-92725b1cc491</t>
+    <t>Marko Matovinović 84495238487</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:46:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95d9048b-6b03-46ab-bf82-c118773c7ff7</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 21.10.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3dabf023-23d7-4064-8fef-92725b1cc491/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Kir-d-168/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/95d9048b-6b03-46ab-bf82-c118773c7ff7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1206/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 16.10.2026.</t>
   </si>
   <si>
-    <t>Davor Sokač 06865666055</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c3795371-09cc-4ce6-b4e9-9d0f66d6c22b</t>
+    <t>Nenad Horvatić 73982374522</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:46:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e1a712f-5622-488f-b0a6-e6929488c868</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c3795371-09cc-4ce6-b4e9-9d0f66d6c22b/dokumenti/preuzimanje</t>
-[...176 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4d8452b9-6516-4bed-b05d-b4c3e690f5e2</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e1a712f-5622-488f-b0a6-e6929488c868/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-282/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Vasiliie Popilian</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:35:36</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ec039e9-89da-4576-8c4a-b7d468953a8a</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ec039e9-89da-4576-8c4a-b7d468953a8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=282&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ik I-522/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Balog 22324909596</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ffe45c-6152-4e83-9fe7-b9a8be3ec71d</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4d8452b9-6516-4bed-b05d-b4c3e690f5e2/dokumenti/preuzimanje</t>
-[...344 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a72763f3-c2d3-4ef8-ad31-1acd04e11f4a</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ffe45c-6152-4e83-9fe7-b9a8be3ec71d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=522&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-634/2026</t>
+  </si>
+  <si>
+    <t>Sanja Nedeljkov 03357892385</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:12:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68184216-9db9-41de-a3be-8a798b6d76d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68184216-9db9-41de-a3be-8a798b6d76d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=634&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-608/2026</t>
+  </si>
+  <si>
+    <t>Ljiljan Oršoš 41741005098</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:08:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c470da43-485c-4994-9aa9-59eace30707d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c470da43-485c-4994-9aa9-59eace30707d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=608&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1250/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Anđela Horvat 44094741235</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:39:07</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9740793c-7aa1-44f3-abce-6498e9ee0aa3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9740793c-7aa1-44f3-abce-6498e9ee0aa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1250&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-863/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026. Kž I-53/2026-3.</t>
+  </si>
+  <si>
+    <t>Vlatko Jovanović 30714528477</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:59:39</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55d802f0-339e-4a3f-af46-724cd1776d46</t>
   </si>
   <si>
     <t>Rješenje.pdf P297P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a72763f3-c2d3-4ef8-ad31-1acd04e11f4a/dokumenti/preuzimanje</t>
-[...152 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=844&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/55d802f0-339e-4a3f-af46-724cd1776d46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=863&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-547/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Ihor Madryha</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:50:41</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3fdacbc-7210-4354-a729-4afe72fce8ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3fdacbc-7210-4354-a729-4afe72fce8ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-287/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Oršuš 01470723621</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:29:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cda43a64-482b-4f14-b60a-b6731545a7f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cda43a64-482b-4f14-b60a-b6731545a7f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=287&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1019,1349 +572,551 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="K7" t="s">
         <v>62</v>
       </c>
       <c r="L7" t="s">
         <v>63</v>
       </c>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8" t="s">
         <v>67</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>68</v>
       </c>
       <c r="I8" t="s">
         <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
         <v>70</v>
       </c>
       <c r="L8" t="s">
         <v>71</v>
       </c>
       <c r="M8" t="s">
         <v>72</v>
       </c>
       <c r="N8" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>74</v>
       </c>
       <c r="D9" t="s">
         <v>75</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>76</v>
       </c>
       <c r="I9" t="s">
         <v>77</v>
       </c>
       <c r="J9" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J10" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="K10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="K11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L11" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="M11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D12" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>98</v>
       </c>
       <c r="I12" t="s">
         <v>99</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="K12" t="s">
         <v>100</v>
       </c>
       <c r="L12" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" t="s">
         <v>101</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>105</v>
       </c>
       <c r="I13" t="s">
         <v>106</v>
       </c>
       <c r="J13" t="s">
-        <v>61</v>
+        <v>107</v>
       </c>
       <c r="K13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="M13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J14" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="K14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I15" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J15" t="s">
-        <v>61</v>
+        <v>125</v>
       </c>
       <c r="K15" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="M15" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="N15" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D16" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>131</v>
+      </c>
+      <c r="I16" t="s">
+        <v>132</v>
+      </c>
+      <c r="J16" t="s">
         <v>125</v>
       </c>
-      <c r="I16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="L16" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="M16" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="N16" t="s">
-        <v>129</v>
-[...30 lines deleted...]
-      <c r="L17" t="s">
         <v>135</v>
-      </c>
-[...764 lines deleted...]
-        <v>284</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>