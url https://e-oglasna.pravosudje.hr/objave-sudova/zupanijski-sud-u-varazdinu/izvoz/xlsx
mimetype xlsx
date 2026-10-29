--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -6,506 +6,653 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="185">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
-    <t>Km-1/2022</t>
-[...149 lines deleted...]
-    <t>Kir-1206/2026</t>
+    <t>Kir-1356/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.12.2026.</t>
+  </si>
+  <si>
+    <t>Slađan Oršuš 44072826761</t>
+  </si>
+  <si>
+    <t>29.10.2026. 10:17:14</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a165a3df-68fb-4570-bee0-dcc3171cf6e6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a165a3df-68fb-4570-bee0-dcc3171cf6e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1356&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1087/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Drvenkar 94486103683</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:50:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26aeb756-c29a-45dc-adb1-9ca6af5700e7</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O1000000099O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26aeb756-c29a-45dc-adb1-9ca6af5700e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1087&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 16.10.2026.</t>
   </si>
   <si>
-    <t>Nenad Horvatić 73982374522</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8e1a712f-5622-488f-b0a6-e6929488c868</t>
+    <t>29.10.2026. 09:47:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ba219d-d799-45b4-ba8a-390b332c0768</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8e1a712f-5622-488f-b0a6-e6929488c868/dokumenti/preuzimanje</t>
-[...44 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c3ffe45c-6152-4e83-9fe7-b9a8be3ec71d</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ba219d-d799-45b4-ba8a-390b332c0768/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-d-187/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.11.2026.</t>
+  </si>
+  <si>
+    <t>Karmen Kukec 76221490966</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:41:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f3eb4df-764c-46ff-841f-3a6e66ff1903</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f3eb4df-764c-46ff-841f-3a6e66ff1903/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Leona Marie Braniša 92179243792</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:41:06</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/770169c5-d7cc-4eb8-a18e-14cd199a5cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/770169c5-d7cc-4eb8-a18e-14cd199a5cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-1398/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026.</t>
+  </si>
+  <si>
+    <t>Velimir Vidović 57821078026</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:19:32</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da38ccc8-427e-4107-99df-460e24ae9dbc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da38ccc8-427e-4107-99df-460e24ae9dbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1398&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-711/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Sandi Ignac 04497273027</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:00:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/070761fb-9055-4eff-b243-0779efb53b78</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c3ffe45c-6152-4e83-9fe7-b9a8be3ec71d/dokumenti/preuzimanje</t>
-[...137 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=287&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/070761fb-9055-4eff-b243-0779efb53b78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=711&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-192/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.11.2026.</t>
+  </si>
+  <si>
+    <t>Sandra Matjašić 97512057973</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:21:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a75fe21-a6c7-444d-adae-2bf76bee123e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a75fe21-a6c7-444d-adae-2bf76bee123e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Goran Novaković 04959166998</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:21:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3687a531-c800-4d40-bbde-82c180d9a2e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3687a531-c800-4d40-bbde-82c180d9a2e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-d-210/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.11.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Kušenić 25476105087</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:18:43</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7dde3e8-8eb0-4f64-811e-a23c2e058874</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7dde3e8-8eb0-4f64-811e-a23c2e058874/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-24/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Samir Bogdan 57330994501</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1718af28-32ee-4c9c-a5d6-5cbbcdc68392</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1718af28-32ee-4c9c-a5d6-5cbbcdc68392/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I zd&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-508/2026</t>
+  </si>
+  <si>
+    <t>Želimir Ignac 93063578602</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2520f5c0-c639-4f37-8c92-cfbcf97bd2ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2520f5c0-c639-4f37-8c92-cfbcf97bd2ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-209/2026</t>
+  </si>
+  <si>
+    <t>Ivica Križanec 64059463434</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:49:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/758e7cb0-624b-4a8b-8703-4a64295767ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/758e7cb0-624b-4a8b-8703-4a64295767ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1373/2026</t>
+  </si>
+  <si>
+    <t>Danijel Božić 09646065714</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:37:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1908a333-4108-40d8-90d2-83fe85a113b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1908a333-4108-40d8-90d2-83fe85a113b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1373&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-179/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Težak 03746494213</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:03:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66f9ac35-35d2-4e9f-a5dd-a7eb80955d63</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66f9ac35-35d2-4e9f-a5dd-a7eb80955d63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1366/2026</t>
+  </si>
+  <si>
+    <t>Josip Modlic 71518216244</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebb3c90-72db-4269-a031-d650d2ad0072</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ebb3c90-72db-4269-a031-d650d2ad0072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1180/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>David Oršuš 55818073217</t>
+  </si>
+  <si>
+    <t>26.10.2026. 20:01:27</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c229fb57-929b-4477-93c8-ab6dab57649d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c229fb57-929b-4477-93c8-ab6dab57649d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-186/2026</t>
+  </si>
+  <si>
+    <t>Dalibor Lukavečki 20044026163</t>
+  </si>
+  <si>
+    <t>26.10.2026. 19:12:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db4b0199-530d-4f22-97d3-559bdfb62f54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db4b0199-530d-4f22-97d3-559bdfb62f54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-527/2026</t>
+  </si>
+  <si>
+    <t>Davor Juršić 19446656126</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:06:58</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2a2e470-3d39-48e0-af04-bd07edc1fbd3</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2a2e470-3d39-48e0-af04-bd07edc1fbd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-688/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Donato Markaj 29979031695</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:51:35</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd176ed5-ca94-4b08-a0ce-99291d58acda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd176ed5-ca94-4b08-a0ce-99291d58acda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=688&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-181/2026</t>
+  </si>
+  <si>
+    <t>Srećko Tot 94414932825</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e21f86-f245-464e-b8c9-5a51ba7e0e88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e21f86-f245-464e-b8c9-5a51ba7e0e88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-693/2026</t>
+  </si>
+  <si>
+    <t>Miljenko Horvat 02712887785</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf25bcd4-296a-4529-b2d3-83f0362b2b36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf25bcd4-296a-4529-b2d3-83f0362b2b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Ik I&amp;predmet=693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1237/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.10.2026.; Žalba od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Stanko Kočevar 96067158355</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:43:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce84bc6a-9abb-4adb-9dcf-43e2985c5854</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce84bc6a-9abb-4adb-9dcf-43e2985c5854/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=1237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-d-176/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Šimek 73226411012</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e0d54bd-bf9d-414a-8be0-a5c33c7a6614</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e0d54bd-bf9d-414a-8be0-a5c33c7a6614/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=176&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -572,551 +719,893 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="I7" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="L7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="M7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="N7" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="M8" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="K9" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="M9" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="I10" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="J10" t="s">
+        <v>55</v>
+      </c>
+      <c r="K10" t="s">
         <v>78</v>
       </c>
-      <c r="K10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L10" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J11" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K11" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="L11" t="s">
+        <v>86</v>
+      </c>
+      <c r="M11" t="s">
+        <v>87</v>
+      </c>
+      <c r="N11" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K12" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="N12" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="I13" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="J13" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="K13" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="L13" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="M13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="N13" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="I14" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="K14" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="L14" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="M14" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="N14" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="D15" t="s">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="I15" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="J15" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="K15" t="s">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="M15" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="N15" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D16" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>116</v>
+      </c>
+      <c r="I16" t="s">
+        <v>117</v>
+      </c>
+      <c r="J16" t="s">
+        <v>84</v>
+      </c>
+      <c r="K16" t="s">
+        <v>118</v>
+      </c>
+      <c r="L16" t="s">
+        <v>119</v>
+      </c>
+      <c r="M16" t="s">
+        <v>120</v>
+      </c>
+      <c r="N16" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>123</v>
+      </c>
+      <c r="I17" t="s">
+        <v>124</v>
+      </c>
+      <c r="J17" t="s">
+        <v>84</v>
+      </c>
+      <c r="K17" t="s">
+        <v>125</v>
+      </c>
+      <c r="L17" t="s">
+        <v>57</v>
+      </c>
+      <c r="M17" t="s">
+        <v>126</v>
+      </c>
+      <c r="N17" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>128</v>
+      </c>
+      <c r="D18" t="s">
+        <v>129</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>130</v>
+      </c>
+      <c r="I18" t="s">
         <v>131</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J18" t="s">
         <v>132</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="K18" t="s">
         <v>133</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="M16" t="s">
+      <c r="L18" t="s">
         <v>134</v>
       </c>
-      <c r="N16" t="s">
+      <c r="M18" t="s">
         <v>135</v>
+      </c>
+      <c r="N18" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>137</v>
+      </c>
+      <c r="D19" t="s">
+        <v>115</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>138</v>
+      </c>
+      <c r="I19" t="s">
+        <v>139</v>
+      </c>
+      <c r="J19" t="s">
+        <v>132</v>
+      </c>
+      <c r="K19" t="s">
+        <v>140</v>
+      </c>
+      <c r="L19" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" t="s">
+        <v>141</v>
+      </c>
+      <c r="N19" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" t="s">
+        <v>129</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>144</v>
+      </c>
+      <c r="I20" t="s">
+        <v>145</v>
+      </c>
+      <c r="J20" t="s">
+        <v>146</v>
+      </c>
+      <c r="K20" t="s">
+        <v>147</v>
+      </c>
+      <c r="L20" t="s">
+        <v>148</v>
+      </c>
+      <c r="M20" t="s">
+        <v>149</v>
+      </c>
+      <c r="N20" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" t="s">
+        <v>152</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>153</v>
+      </c>
+      <c r="I21" t="s">
+        <v>154</v>
+      </c>
+      <c r="J21" t="s">
+        <v>155</v>
+      </c>
+      <c r="K21" t="s">
+        <v>156</v>
+      </c>
+      <c r="L21" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" t="s">
+        <v>157</v>
+      </c>
+      <c r="N21" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>159</v>
+      </c>
+      <c r="D22" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" t="s">
+        <v>161</v>
+      </c>
+      <c r="J22" t="s">
+        <v>155</v>
+      </c>
+      <c r="K22" t="s">
+        <v>162</v>
+      </c>
+      <c r="L22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M22" t="s">
+        <v>163</v>
+      </c>
+      <c r="N22" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>165</v>
+      </c>
+      <c r="D23" t="s">
+        <v>152</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>166</v>
+      </c>
+      <c r="I23" t="s">
+        <v>167</v>
+      </c>
+      <c r="J23" t="s">
+        <v>155</v>
+      </c>
+      <c r="K23" t="s">
+        <v>168</v>
+      </c>
+      <c r="L23" t="s">
+        <v>65</v>
+      </c>
+      <c r="M23" t="s">
+        <v>169</v>
+      </c>
+      <c r="N23" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>171</v>
+      </c>
+      <c r="D24" t="s">
+        <v>172</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>173</v>
+      </c>
+      <c r="I24" t="s">
+        <v>174</v>
+      </c>
+      <c r="J24" t="s">
+        <v>155</v>
+      </c>
+      <c r="K24" t="s">
+        <v>175</v>
+      </c>
+      <c r="L24" t="s">
+        <v>176</v>
+      </c>
+      <c r="M24" t="s">
+        <v>177</v>
+      </c>
+      <c r="N24" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>179</v>
+      </c>
+      <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>180</v>
+      </c>
+      <c r="I25" t="s">
+        <v>181</v>
+      </c>
+      <c r="J25" t="s">
+        <v>155</v>
+      </c>
+      <c r="K25" t="s">
+        <v>182</v>
+      </c>
+      <c r="L25" t="s">
+        <v>119</v>
+      </c>
+      <c r="M25" t="s">
+        <v>183</v>
+      </c>
+      <c r="N25" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>