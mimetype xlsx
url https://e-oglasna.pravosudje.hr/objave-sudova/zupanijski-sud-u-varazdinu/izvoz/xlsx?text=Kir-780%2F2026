--- v0 (2026-07-07)
+++ v1 (2026-09-18)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
     <t>Kir-780/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 25.08.2026.</t>
+    <t>Poziv - Ročište 14.10.2026.</t>
   </si>
   <si>
     <t>Romano Kalanjoš 36220046198</t>
   </si>
   <si>
-    <t>07.07.2026. 13:55:39</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dec18cd8-b01c-4d84-95fe-77836d99f7a7/dokumenti/preuzimanje</t>
+    <t>16.09.2026. 10:11:05</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532f50ba-0dca-474b-a9c3-336f15c3b2d5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532f50ba-0dca-474b-a9c3-336f15c3b2d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir&amp;predmet=780&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>