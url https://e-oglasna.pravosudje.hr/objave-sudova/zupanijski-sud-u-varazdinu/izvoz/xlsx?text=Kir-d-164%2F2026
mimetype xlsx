--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Varaždinu</t>
   </si>
   <si>
     <t>Kir-d-164/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 08.10.2026.</t>
+    <t>Poziv - Ročište 12.11.2026.</t>
   </si>
   <si>
     <t>Nikola Bogdan 18804405824</t>
   </si>
   <si>
-    <t>14.09.2026. 10:25:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8633ff54-71e7-467e-9c60-53c825776fe7/dokumenti/preuzimanje</t>
+    <t>30.10.2026. 12:47:29</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a715604c-fffe-443e-8dc4-73e693568214</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a715604c-fffe-443e-8dc4-73e693568214/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5053&amp;upisnik=Kir-d&amp;predmet=164&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>