--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -6,248 +6,306 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="94">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Velikoj Gorici</t>
   </si>
   <si>
-    <t>Ik I-208/2026</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3ab7d7ae-b417-4928-9100-2e7e5bc3f084</t>
+    <t>Ik I-418/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ilić 04554570116</t>
+  </si>
+  <si>
+    <t>19.06.2026. 12:43:19</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b40d29e-0aab-4dd2-b6a0-655090a89329</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3ab7d7ae-b417-4928-9100-2e7e5bc3f084/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=320&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b40d29e-0aab-4dd2-b6a0-655090a89329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=418&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-456/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Govanny Samiel Rubio Martinez</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:21:07</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fecc1c33-d443-41d6-b167-ecb23d674eab</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fecc1c33-d443-41d6-b167-ecb23d674eab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=456&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Richard Eduardo Amatima Hernandez</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:20:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eb2fd52-699d-4d88-9412-35e5a6ddef5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eb2fd52-699d-4d88-9412-35e5a6ddef5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-318/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Ana Marija Rendulić 61418092355</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:06:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dea8585-6b41-4c04-a9e7-ecd3c1d7260e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dea8585-6b41-4c04-a9e7-ecd3c1d7260e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-570/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.; Žalba od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Horst Christian Shierer</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:35:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4babaa3-4011-4679-90d7-981de1e6128c</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4babaa3-4011-4679-90d7-981de1e6128c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=570&amp;godina=2026</t>
   </si>
   <si>
     <t>Kov-12/2026</t>
   </si>
   <si>
-    <t>Prijevod od 22.05.2026.</t>
+    <t>Rješenje od 17.06.2026.</t>
   </si>
   <si>
     <t>Yudan Zhang</t>
   </si>
   <si>
-    <t>27.05.2026. 13:04:57</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d0277a10-f76d-42dc-9406-772f61344dd1/dokumenti/preuzimanje</t>
+    <t>18.06.2026. 08:11:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cd41173-1310-4632-9e52-6ca7636d791f</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cd41173-1310-4632-9e52-6ca7636d791f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kov&amp;predmet=12&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ik I-188/2026</t>
-[...71 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=K&amp;predmet=17&amp;godina=2023</t>
+    <t>Ik I zd-26/2026</t>
+  </si>
+  <si>
+    <t>Werner Mario Amft 95079421587</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:00:13</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/947ea4d6-8d23-41e2-b13f-fae02c61731c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/947ea4d6-8d23-41e2-b13f-fae02c61731c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I zd&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-3/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju
+optužnice od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Herceg 60060030222</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:37:27</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2395118-be2b-4727-a5b6-9965adc2db56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2395118-be2b-4727-a5b6-9965adc2db56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kov&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I ozmz m-5/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Doris Tkalčec</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:42:06</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6f0b54-9afc-4654-8534-4b03626bbfd1</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje maloljetnika u odgojni zavod prije pravomoćnosti rješenja.pdf O308O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6f0b54-9afc-4654-8534-4b03626bbfd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I ozmz m&amp;predmet=5&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.09.2025.</t>
   </si>
   <si>
     <t>Željko Topić 04716005175</t>
   </si>
   <si>
     <t>28.10.2025. 13:50:04</t>
   </si>
   <si>
     <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984</t>
   </si>
   <si>
     <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984/dokumenti/preuzimanje</t>
   </si>
@@ -278,51 +336,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -389,247 +447,361 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" t="s">
         <v>50</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>51</v>
       </c>
-      <c r="J6" t="s">
+      <c r="N6" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" t="s">
         <v>59</v>
       </c>
-      <c r="I7" t="s">
+      <c r="N7" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
         <v>68</v>
       </c>
-      <c r="I8" t="s">
+      <c r="D9" t="s">
         <v>69</v>
       </c>
-      <c r="J8" t="s">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
         <v>70</v>
       </c>
-      <c r="K8" t="s">
+      <c r="I9" t="s">
         <v>71</v>
       </c>
-      <c r="L8" t="s">
+      <c r="J9" t="s">
         <v>72</v>
       </c>
-      <c r="M8" t="s">
+      <c r="K9" t="s">
         <v>73</v>
       </c>
-      <c r="N8" t="s">
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
         <v>74</v>
+      </c>
+      <c r="N9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" t="s">
+        <v>80</v>
+      </c>
+      <c r="K10" t="s">
+        <v>81</v>
+      </c>
+      <c r="L10" t="s">
+        <v>82</v>
+      </c>
+      <c r="M10" t="s">
+        <v>83</v>
+      </c>
+      <c r="N10" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D11" t="s">
+        <v>86</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" t="s">
+        <v>88</v>
+      </c>
+      <c r="J11" t="s">
+        <v>89</v>
+      </c>
+      <c r="K11" t="s">
+        <v>90</v>
+      </c>
+      <c r="L11" t="s">
+        <v>91</v>
+      </c>
+      <c r="M11" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>