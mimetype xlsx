--- v1 (2026-06-20)
+++ v2 (2026-07-25)
@@ -6,306 +6,233 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="70">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Velikoj Gorici</t>
   </si>
   <si>
-    <t>Ik I-418/2026</t>
-[...26 lines deleted...]
-    <t>Kir-456/2026</t>
+    <t>Kir-276/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Fran Petrek 48867415542</t>
+  </si>
+  <si>
+    <t>25.07.2026. 11:16:30</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0b6694-ec2f-4ab8-b96c-d5d803695fe9</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0b6694-ec2f-4ab8-b96c-d5d803695fe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=276&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-495/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Alan Mitrović 69137154953</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:30:17</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f1714a5-7d44-400b-be39-ad9272bf8dd9</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f1714a5-7d44-400b-be39-ad9272bf8dd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=495&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-594/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Parac 45624673473</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:31:30</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466c5607-f7c2-49e9-b5a2-2599d95fcc98</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466c5607-f7c2-49e9-b5a2-2599d95fcc98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=594&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv I-56/2025</t>
   </si>
   <si>
     <t>Rješenje od 16.06.2026.</t>
   </si>
   <si>
-    <t>Govanny Samiel Rubio Martinez</t>
-[...98 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kov&amp;predmet=12&amp;godina=2026</t>
+    <t>Natalie Jakovina</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:06:13</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbcd8efe-d5cd-4edb-87ee-76ecd90e8c47</t>
+  </si>
+  <si>
+    <t>Rješenje - oduzeti predmeti.pdf O578O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbcd8efe-d5cd-4edb-87ee-76ecd90e8c47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kv I&amp;predmet=56&amp;godina=2025</t>
   </si>
   <si>
     <t>Ik I zd-26/2026</t>
   </si>
   <si>
+    <t>Rješenje od 24.06.2026.; Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
     <t>Werner Mario Amft 95079421587</t>
   </si>
   <si>
-    <t>17.06.2026. 11:00:13</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/947ea4d6-8d23-41e2-b13f-fae02c61731c/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 13:52:55</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/049c1d38-d6e5-436c-b78e-b971bf933576</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/049c1d38-d6e5-436c-b78e-b971bf933576/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I zd&amp;predmet=26&amp;godina=2026</t>
-  </si>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I ozmz m&amp;predmet=5&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.09.2025.</t>
   </si>
   <si>
     <t>Željko Topić 04716005175</t>
   </si>
   <si>
     <t>28.10.2025. 13:50:04</t>
   </si>
   <si>
     <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984</t>
   </si>
   <si>
     <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984/dokumenti/preuzimanje</t>
   </si>
@@ -336,51 +263,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -470,338 +397,186 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I6" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="K6" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L6" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="K7" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
-[...50 lines deleted...]
-      <c r="D9" t="s">
         <v>69</v>
-      </c>
-[...98 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>