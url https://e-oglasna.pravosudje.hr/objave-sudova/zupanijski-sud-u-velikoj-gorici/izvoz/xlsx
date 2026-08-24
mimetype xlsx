--- v2 (2026-07-25)
+++ v3 (2026-08-24)
@@ -6,233 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Velikoj Gorici</t>
   </si>
   <si>
-    <t>Kir-276/2026</t>
-[...131 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I zd&amp;predmet=26&amp;godina=2026</t>
+    <t>Ik I ozmz m-6/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Robert Udovičić</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:44:59</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd4ee1b1-a0e3-45a6-ab75-7012dd840536</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje maloljetnika u odgojni zavod.pdf O1000000228O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd4ee1b1-a0e3-45a6-ab75-7012dd840536/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I ozmz m&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-561/2026</t>
+  </si>
+  <si>
+    <t>KV II rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ferek 79428755337</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:04:22</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8096d003-1619-464d-bdc8-1502bfa4c90b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8096d003-1619-464d-bdc8-1502bfa4c90b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=561&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.09.2025.</t>
   </si>
   <si>
     <t>Željko Topić 04716005175</t>
   </si>
   <si>
     <t>28.10.2025. 13:50:04</t>
   </si>
   <si>
     <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984</t>
   </si>
   <si>
     <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984/dokumenti/preuzimanje</t>
   </si>
@@ -263,51 +182,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -427,156 +346,42 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
         <v>40</v>
       </c>
       <c r="M4" t="s">
         <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="5">
-[...112 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>