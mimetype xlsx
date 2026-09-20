--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -6,152 +6,275 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="84">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Velikoj Gorici</t>
   </si>
   <si>
-    <t>Ik I ozmz m-6/2026</t>
-[...50 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=561&amp;godina=2026</t>
+    <t>Ik I-600/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Topalović 27771782228</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:37:49</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/262d5a39-06e0-4923-a3eb-6c552db0a782</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/262d5a39-06e0-4923-a3eb-6c552db0a782/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=600&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Zadravec 82460701094</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:59:27</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dadbad94-502b-4afd-bda2-8072c0f6aca7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dadbad94-502b-4afd-bda2-8072c0f6aca7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Roka Gaši 07847198103</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:55:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddd68b94-1cc3-4974-bc8d-f717e3c9588d</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddd68b94-1cc3-4974-bc8d-f717e3c9588d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-956/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Marko Parac 45624673473</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:01:02</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39ada5d-e432-4ee5-b037-b3b79a45693a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39ada5d-e432-4ee5-b037-b3b79a45693a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=956&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-989/2026</t>
+  </si>
+  <si>
+    <t>Nalog za ročište od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Podbrežnjak 91713110424</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d416f80-6a31-49f7-8a04-759fc2e6f224</t>
+  </si>
+  <si>
+    <t>Nalog - određivanje ročišta.pdf O809O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d416f80-6a31-49f7-8a04-759fc2e6f224/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=989&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-622/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Odak 25389770384</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:24:51</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11f02627-8c90-450f-8603-eef8a7eea3cf</t>
+  </si>
+  <si>
+    <t>Rješenje o provođenju istrage - odbijen prijedlog oštećenika kao tužitelja.pdf O816O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11f02627-8c90-450f-8603-eef8a7eea3cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=622&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-774/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Đerek 76760433217</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:05:51</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94497a36-5767-4493-a78a-3a5b3ee4ebc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94497a36-5767-4493-a78a-3a5b3ee4ebc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=774&amp;godina=2024</t>
   </si>
   <si>
     <t>Ik I-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.09.2025.</t>
   </si>
   <si>
     <t>Željko Topić 04716005175</t>
   </si>
   <si>
     <t>28.10.2025. 13:50:04</t>
   </si>
   <si>
     <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984</t>
   </si>
   <si>
     <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984/dokumenti/preuzimanje</t>
   </si>
@@ -182,51 +305,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -331,57 +454,247 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
       </c>
-      <c r="N4" t="s">
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
         <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
+        <v>48</v>
+      </c>
+      <c r="N5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>60</v>
+      </c>
+      <c r="I7" t="s">
+        <v>61</v>
+      </c>
+      <c r="J7" t="s">
+        <v>62</v>
+      </c>
+      <c r="K7" t="s">
+        <v>63</v>
+      </c>
+      <c r="L7" t="s">
+        <v>64</v>
+      </c>
+      <c r="M7" t="s">
+        <v>65</v>
+      </c>
+      <c r="N7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
+        <v>72</v>
+      </c>
+      <c r="L8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" t="s">
+        <v>73</v>
+      </c>
+      <c r="N8" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" t="s">
+        <v>80</v>
+      </c>
+      <c r="L9" t="s">
+        <v>81</v>
+      </c>
+      <c r="M9" t="s">
+        <v>82</v>
+      </c>
+      <c r="N9" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>