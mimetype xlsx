--- v4 (2026-09-20)
+++ v5 (2026-10-11)
@@ -6,275 +6,197 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="58">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Velikoj Gorici</t>
   </si>
   <si>
-    <t>Ik I-600/2026</t>
+    <t>Ik I-35/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Roberto Adamović 23622006918</t>
+  </si>
+  <si>
+    <t>10.10.2026. 10:05:19</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d9bd71-d248-4e31-97d8-7719c3f0898a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d9bd71-d248-4e31-97d8-7719c3f0898a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-269/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Sandi Kekić 66898577979</t>
+  </si>
+  <si>
+    <t>10.10.2026. 10:01:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02c5f05-5efc-41c1-b829-641e1921708d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02c5f05-5efc-41c1-b829-641e1921708d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-848/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Renato Jurčec 92592599850</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:14:40</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7dcc671-2c04-43bc-b842-389076d43104</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7dcc671-2c04-43bc-b842-389076d43104/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=848&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-425/2026</t>
   </si>
   <si>
     <t>Rješenje od 02.09.2026.</t>
   </si>
   <si>
-    <t>Ivo Topalović 27771782228</t>
-[...167 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=774&amp;godina=2024</t>
+    <t>Asen Minchev</t>
+  </si>
+  <si>
+    <t>02.10.2026. 15:01:24</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8355ffb9-a653-4d9b-8acd-1c4b244a7f26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8355ffb9-a653-4d9b-8acd-1c4b244a7f26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=425&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.09.2025.</t>
   </si>
   <si>
     <t>Željko Topić 04716005175</t>
   </si>
   <si>
     <t>28.10.2025. 13:50:04</t>
   </si>
   <si>
     <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984</t>
   </si>
   <si>
     <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984/dokumenti/preuzimanje</t>
   </si>
@@ -305,51 +227,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -416,285 +338,171 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" t="s">
         <v>47</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
         <v>52</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="K6" t="s">
         <v>54</v>
       </c>
       <c r="L6" t="s">
         <v>55</v>
       </c>
       <c r="M6" t="s">
         <v>56</v>
       </c>
       <c r="N6" t="s">
         <v>57</v>
-      </c>
-[...112 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>