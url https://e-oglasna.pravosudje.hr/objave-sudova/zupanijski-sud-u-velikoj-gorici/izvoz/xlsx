--- v5 (2026-10-11)
+++ v6 (2026-10-31)
@@ -6,212 +6,290 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="84">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Velikoj Gorici</t>
   </si>
   <si>
-    <t>Ik I-35/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a4d9bd71-d248-4e31-97d8-7719c3f0898a</t>
+    <t>Kir-1165/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Seyed Rahim Azimi 80749234217</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:25:24</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeed6f5a-f42e-4487-a462-e346e78b4238</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeed6f5a-f42e-4487-a462-e346e78b4238/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Kir&amp;predmet=1165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-563/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Paško Đuđa</t>
+  </si>
+  <si>
+    <t>30.10.2026. 08:58:35</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3be8b947-293a-43cd-945d-156101449506</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a4d9bd71-d248-4e31-97d8-7719c3f0898a/dokumenti/preuzimanje</t>
-[...74 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=425&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3be8b947-293a-43cd-945d-156101449506/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=563&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-565/2026</t>
+  </si>
+  <si>
+    <t>Kž I rješenje od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>Gabriella Goreta Delić 81067028510</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:04:09</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bdbcdb-2ee5-414e-8ee2-ed3a496b3d6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bdbcdb-2ee5-414e-8ee2-ed3a496b3d6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=565&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-795/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Željko Štefančić 83299397570</t>
+  </si>
+  <si>
+    <t>29.10.2026. 10:58:41</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49573345-fa1d-41d7-b9ae-f0f658b737ed</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49573345-fa1d-41d7-b9ae-f0f658b737ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=795&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-638/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.10.2026.; Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Vuk 30091096756</t>
+  </si>
+  <si>
+    <t>29.10.2026. 08:35:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2a5085-9d62-404c-bbe3-1172cd8196d6</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2a5085-9d62-404c-bbe3-1172cd8196d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=638&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-483/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Ilez Khadziev</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:20:51</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f41ad-12f9-4574-81d9-684da8d736b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15f41ad-12f9-4574-81d9-684da8d736b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=483&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-763/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Županijski sud u Velikoj Gorici 18580057518</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:11:09</t>
+  </si>
+  <si>
+    <t>27.01.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf2f88ec-0486-43ad-9e66-a580d11e7654</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf2f88ec-0486-43ad-9e66-a580d11e7654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Su&amp;predmet=763&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-749/2025</t>
   </si>
   <si>
     <t>Rješenje od 24.09.2025.</t>
   </si>
   <si>
     <t>Željko Topić 04716005175</t>
   </si>
   <si>
     <t>28.10.2025. 13:50:04</t>
-  </si>
-[...1 lines deleted...]
-    <t>06.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984</t>
   </si>
   <si>
     <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffda8bf-fde7-48a3-9ab0-feaf09c67984/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5022&amp;upisnik=Ik I&amp;predmet=749&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -227,51 +305,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -338,171 +416,285 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" t="s">
+        <v>62</v>
+      </c>
+      <c r="J7" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" t="s">
+        <v>65</v>
+      </c>
+      <c r="N7" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>69</v>
+      </c>
+      <c r="I8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K8" t="s">
+        <v>72</v>
+      </c>
+      <c r="L8" t="s">
+        <v>73</v>
+      </c>
+      <c r="M8" t="s">
+        <v>74</v>
+      </c>
+      <c r="N8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D9" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>78</v>
+      </c>
+      <c r="I9" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" t="s">
+        <v>80</v>
+      </c>
+      <c r="L9" t="s">
+        <v>81</v>
+      </c>
+      <c r="M9" t="s">
+        <v>82</v>
+      </c>
+      <c r="N9" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>