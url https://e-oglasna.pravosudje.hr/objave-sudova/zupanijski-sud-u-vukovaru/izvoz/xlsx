--- v0 (2026-05-03)
+++ v1 (2026-05-31)
@@ -6,173 +6,212 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="38">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Kv II-57/2026</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Kv II&amp;predmet=57&amp;godina=2026</t>
+    <t>Kov-4/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Anica Zubović 27390678808</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:14:28</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/240552e5-afdb-4bb0-87a8-e5ba8feff69f</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/240552e5-afdb-4bb0-87a8-e5ba8feff69f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Kov&amp;predmet=4&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>IKIĆ GRADNJA j.d.o.o. za građevinu u stečaju 45643795484</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:14:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0eacd0c-8ab3-45f5-8033-429aeb1979c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0eacd0c-8ab3-45f5-8033-429aeb1979c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-21/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 13.05.2026.; Odluka od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Silvana Perković 62709456795</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:45:57</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e17b5e9-edac-4f6c-8698-cfaeeb5b2455</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e17b5e9-edac-4f6c-8698-cfaeeb5b2455/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=K&amp;predmet=21&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -216,42 +255,118 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>37</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>