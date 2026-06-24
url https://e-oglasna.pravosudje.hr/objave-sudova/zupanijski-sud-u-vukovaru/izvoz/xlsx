--- v1 (2026-05-31)
+++ v2 (2026-06-24)
@@ -6,212 +6,257 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="53">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Kov-4/2026</t>
-[...35 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d0eacd0c-8ab3-45f5-8033-429aeb1979c7/dokumenti/preuzimanje</t>
+    <t>Ik I-97/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Grgić</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:45:24</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cdd63a7-01e8-477d-a4e3-3bde3240fa16</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cdd63a7-01e8-477d-a4e3-3bde3240fa16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=97&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ik I-240/2010</t>
+  </si>
+  <si>
+    <t>PAVLE RUŠNOV</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:38:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b32e5e4-8aa0-4f89-b7f0-4d23e5a9799e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b32e5e4-8aa0-4f89-b7f0-4d23e5a9799e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=240&amp;godina=2010</t>
+  </si>
+  <si>
+    <t>Ik I-65/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Bekim Salihu</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:24:14</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4e81b67-0b17-427f-bf77-dc98adf408bc</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4e81b67-0b17-427f-bf77-dc98adf408bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=65&amp;godina=2026</t>
   </si>
   <si>
     <t>K-21/2026</t>
   </si>
   <si>
     <t>Dopis od 13.05.2026.; Odluka od 06.05.2026.</t>
   </si>
   <si>
-    <t>Silvana Perković 62709456795</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5e17b5e9-edac-4f6c-8698-cfaeeb5b2455</t>
+    <t>Sanja Stanković 73888830227</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:18:46</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4751ff6d-74ff-4849-9de7-339226ad3d0d</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5e17b5e9-edac-4f6c-8698-cfaeeb5b2455/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4751ff6d-74ff-4849-9de7-339226ad3d0d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=K&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RUC d.o.o. za trgovinu i ugostiteljstvo 54821514061</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2167b5-9a45-4e15-97e6-503137ce0fd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2167b5-9a45-4e15-97e6-503137ce0fd1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -263,110 +308,186 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>