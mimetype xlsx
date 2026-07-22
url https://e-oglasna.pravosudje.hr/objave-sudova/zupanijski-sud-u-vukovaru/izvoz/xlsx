--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -6,257 +6,245 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="49">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Ik I-97/2020</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5cdd63a7-01e8-477d-a4e3-3bde3240fa16</t>
+    <t>Ik I-90/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Mitar Stević 79076345968</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:22:12</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4539adb1-106c-4068-b185-7e406ecc92eb</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4539adb1-106c-4068-b185-7e406ecc92eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-128/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.-31</t>
+  </si>
+  <si>
+    <t>Dejan Dražević</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:16:23</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29270701-fc2c-4cb3-9328-41f4da752ceb</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5cdd63a7-01e8-477d-a4e3-3bde3240fa16/dokumenti/preuzimanje</t>
-[...86 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6a2167b5-9a45-4e15-97e6-503137ce0fd1/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/29270701-fc2c-4cb3-9328-41f4da752ceb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=128&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ik I-216/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.-15</t>
+  </si>
+  <si>
+    <t>Marko Pukmajster</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:23:51</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3914560c-15d3-4c72-b01f-cb8818ac0163</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3914560c-15d3-4c72-b01f-cb8818ac0163/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=216&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-87/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Đukić 44105638506</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8371c36e-8797-44ac-9524-034166f9f914</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8371c36e-8797-44ac-9524-034166f9f914/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=87&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -311,183 +299,145 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
         <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
-[...36 lines deleted...]
-      <c r="N6" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>