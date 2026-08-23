--- v3 (2026-07-22)
+++ v4 (2026-08-23)
@@ -6,245 +6,173 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Ik I-90/2026</t>
-[...95 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Ik I&amp;predmet=87&amp;godina=2026</t>
+    <t>K-13/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Lucija Ljepović 89395317441</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:57:41</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76b9fe3d-f302-48fa-8465-de2cb4291a91</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76b9fe3d-f302-48fa-8465-de2cb4291a91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=K&amp;predmet=13&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -288,156 +216,42 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3">
-[...112 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>