--- v4 (2026-08-23)
+++ v5 (2026-10-15)
@@ -56,75 +56,75 @@
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Vukovaru</t>
   </si>
   <si>
-    <t>K-13/2025</t>
-[...23 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=K&amp;predmet=13&amp;godina=2025</t>
+    <t>Kov-12/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 09.10.2026.; Podnesak od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Lampert 42964321872</t>
+  </si>
+  <si>
+    <t>15.10.2026. 07:50:26</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50aba9bb-495c-44fb-9632-cea385d0cbc9</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50aba9bb-495c-44fb-9632-cea385d0cbc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=10&amp;upisnik=Kov&amp;predmet=12&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">