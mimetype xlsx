--- v0 (2026-05-03)
+++ v1 (2026-05-31)
@@ -6,152 +6,176 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
   </si>
   <si>
-    <t>Kov-4/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/36769e9a-6e94-480e-bb0d-50c5cc410b2d</t>
+    <t>Kir-243/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Suzana Konjevoda 85949329682</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:31:11</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4edeaa-f5be-47bd-9e54-a5601a3a91f1</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4edeaa-f5be-47bd-9e54-a5601a3a91f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kir&amp;predmet=243&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su - Gzp-15/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.02.2026.</t>
+  </si>
+  <si>
+    <t>Maja Valent Hladnić 38157238563</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:33:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a1d808c-4da6-4984-95e5-50f426e9a73c</t>
+  </si>
+  <si>
+    <t>Rješenje - osnovan zahtjev za suđenje u razumnom roku.pdf O545O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a1d808c-4da6-4984-95e5-50f426e9a73c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Su - Gzp&amp;predmet=15&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-6/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 03.04.2026.; Podnesak od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Marija Mirić 22501326412</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:38:43</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e47f97f-a032-4fac-aae7-90e1a060b263</t>
   </si>
   <si>
     <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/36769e9a-6e94-480e-bb0d-50c5cc410b2d/dokumenti/preuzimanje</t>
-[...29 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kim&amp;predmet=49&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e47f97f-a032-4fac-aae7-90e1a060b263/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kov&amp;predmet=6&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-106/2022</t>
   </si>
   <si>
     <t>Rješenje od 10.12.2024.</t>
   </si>
   <si>
     <t>Emil Višić 19268223141</t>
   </si>
   <si>
     <t>31.12.2024. 08:29:44</t>
   </si>
   <si>
     <t>08.01.2054.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=106&amp;godina=2022</t>
   </si>
@@ -224,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -335,167 +359,205 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>44</v>
       </c>
       <c r="I5" t="s">
         <v>45</v>
       </c>
-      <c r="J5"/>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>50</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>61</v>
+      </c>
+      <c r="L7" t="s">
+        <v>62</v>
+      </c>
+      <c r="M7" t="s">
+        <v>63</v>
+      </c>
+      <c r="N7" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>