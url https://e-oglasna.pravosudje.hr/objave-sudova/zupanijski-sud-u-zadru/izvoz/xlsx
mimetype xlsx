--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,194 +6,161 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="54">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
   </si>
   <si>
-    <t>Kir-243/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5d4edeaa-f5be-47bd-9e54-a5601a3a91f1</t>
+    <t>Kv I-35/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Viktor Marinković 10207224853</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:49:30</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a0889a-96a4-45de-be35-46057a15be8f</t>
+  </si>
+  <si>
+    <t>Rješenje - suđenje u odsutnosti.pdf O299O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a0889a-96a4-45de-be35-46057a15be8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kv I&amp;predmet=35&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv I-36/2025</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4ec28ad-13dd-4375-9513-241deaa0634b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4ec28ad-13dd-4375-9513-241deaa0634b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kv I&amp;predmet=36&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-106/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.12.2024.</t>
+  </si>
+  <si>
+    <t>Emil Višić 19268223141</t>
+  </si>
+  <si>
+    <t>31.12.2024. 08:29:44</t>
+  </si>
+  <si>
+    <t>08.01.2054.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
-  </si>
-[...73 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=106&amp;godina=2022</t>
   </si>
   <si>
     <t>OU-89/2022</t>
   </si>
   <si>
     <t>JAVNI POZIV - Državno sudbeno vijeće</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>22.07.2022. 08:06:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d84eb8ac-f7c1-4bb7-bbf6-57fb7ed3f7d8</t>
   </si>
   <si>
     <t>JAVNI POZIV - Državno sudbeno vijeće.PDF</t>
   </si>
@@ -248,51 +215,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -347,217 +314,179 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
-[...35 lines deleted...]
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>