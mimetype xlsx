--- v2 (2026-07-05)
+++ v3 (2026-08-01)
@@ -6,140 +6,143 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
   </si>
   <si>
-    <t>Kv I-35/2025</t>
-[...38 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kv I&amp;predmet=36&amp;godina=2025</t>
+    <t>Ik I-114/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Bačić 18995475785</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:21:24</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac2f42ae-0f8f-4c5a-bd4a-5f2afba2d91b</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac2f42ae-0f8f-4c5a-bd4a-5f2afba2d91b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-113/2026</t>
+  </si>
+  <si>
+    <t>Denis Budan 02817043735</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f259b9c-be93-412a-8d4a-aaf862e980b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f259b9c-be93-412a-8d4a-aaf862e980b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=113&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-106/2022</t>
   </si>
   <si>
     <t>Rješenje od 10.12.2024.</t>
   </si>
   <si>
     <t>Emil Višić 19268223141</t>
   </si>
   <si>
     <t>31.12.2024. 08:29:44</t>
   </si>
   <si>
     <t>08.01.2054.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3/dokumenti/preuzimanje</t>
   </si>
@@ -320,173 +323,173 @@
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>