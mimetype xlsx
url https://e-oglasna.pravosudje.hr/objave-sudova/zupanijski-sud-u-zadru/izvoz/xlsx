--- v3 (2026-08-01)
+++ v4 (2026-08-24)
@@ -6,143 +6,149 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
   </si>
   <si>
-    <t>Ik I-114/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ac2f42ae-0f8f-4c5a-bd4a-5f2afba2d91b</t>
+    <t>Ik I-138/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Leonard Jelavić-Šako 54201288792</t>
+  </si>
+  <si>
+    <t>21.08.2026. 11:12:57</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63077255-12cb-4402-b74d-03535bbca1d1</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ac2f42ae-0f8f-4c5a-bd4a-5f2afba2d91b/dokumenti/preuzimanje</t>
-[...20 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=113&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/63077255-12cb-4402-b74d-03535bbca1d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-134/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Frane Režan 45791883460</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:13:00</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/876a7629-c50f-4ea8-88f2-10f338a88003</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/876a7629-c50f-4ea8-88f2-10f338a88003/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=134&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-106/2022</t>
   </si>
   <si>
     <t>Rješenje od 10.12.2024.</t>
   </si>
   <si>
     <t>Emil Višić 19268223141</t>
   </si>
   <si>
     <t>31.12.2024. 08:29:44</t>
   </si>
   <si>
     <t>08.01.2054.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3/dokumenti/preuzimanje</t>
   </si>
@@ -317,179 +323,179 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>