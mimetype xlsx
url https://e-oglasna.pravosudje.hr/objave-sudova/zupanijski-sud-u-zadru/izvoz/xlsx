--- v4 (2026-08-24)
+++ v5 (2026-09-21)
@@ -6,149 +6,98 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
-  </si>
-[...49 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Ik I&amp;predmet=134&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-106/2022</t>
   </si>
   <si>
     <t>Rješenje od 10.12.2024.</t>
   </si>
   <si>
     <t>Emil Višić 19268223141</t>
   </si>
   <si>
     <t>31.12.2024. 08:29:44</t>
   </si>
   <si>
     <t>08.01.2054.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3/dokumenti/preuzimanje</t>
   </si>
@@ -224,51 +173,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -334,168 +283,92 @@
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3"/>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4"/>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>39</v>
-      </c>
-[...76 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>