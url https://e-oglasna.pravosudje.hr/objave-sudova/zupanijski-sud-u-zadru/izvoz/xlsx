--- v5 (2026-09-21)
+++ v6 (2026-10-12)
@@ -6,98 +6,176 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="66">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
+  </si>
+  <si>
+    <t>Kv I-35/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Viktor Marinković 10207224853</t>
+  </si>
+  <si>
+    <t>12.10.2026. 12:00:20</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f42b0ea8-795e-474e-9315-21a917c35f0b</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f42b0ea8-795e-474e-9315-21a917c35f0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kv I&amp;predmet=35&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kir-637/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.08.2026.</t>
+  </si>
+  <si>
+    <t>Višnja Pevec 48947437011</t>
+  </si>
+  <si>
+    <t>12.10.2026. 11:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4726628-a881-4ba0-81d1-f5849d0da295</t>
+  </si>
+  <si>
+    <t>Rješenje o provođenju istrage - odbijen prijedlog oštećenika kao tužitelja.pdf O816O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4726628-a881-4ba0-81d1-f5849d0da295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kir&amp;predmet=637&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Kov-5/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Alisan Fazlic</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:06:52</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2813c447-0394-495e-8e59-4f637f809109</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2813c447-0394-495e-8e59-4f637f809109/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kov&amp;predmet=5&amp;godina=2026</t>
   </si>
   <si>
     <t>Ik I-106/2022</t>
   </si>
   <si>
     <t>Rješenje od 10.12.2024.</t>
   </si>
   <si>
     <t>Emil Višić 19268223141</t>
   </si>
   <si>
     <t>31.12.2024. 08:29:44</t>
   </si>
   <si>
     <t>08.01.2054.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45ed2eb5-72cc-40ec-b663-826b6d4e4bc3/dokumenti/preuzimanje</t>
   </si>
@@ -173,51 +251,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,92 +361,206 @@
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="J3"/>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J4"/>
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" t="s">
+        <v>54</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" t="s">
+        <v>61</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>62</v>
+      </c>
+      <c r="L7" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" t="s">
+        <v>64</v>
+      </c>
+      <c r="N7" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>