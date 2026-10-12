--- v0 (2026-07-05)
+++ v1 (2026-10-12)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zadru</t>
   </si>
   <si>
     <t>Kv I-35/2025</t>
   </si>
   <si>
-    <t>Rješenje od 11.05.2026.</t>
+    <t>Odluka od 03.09.2026.</t>
   </si>
   <si>
     <t>Viktor Marinković 10207224853</t>
   </si>
   <si>
-    <t>03.07.2026. 08:49:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/05a0889a-96a4-45de-be35-46057a15be8f/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 12:00:20</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f42b0ea8-795e-474e-9315-21a917c35f0b</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f42b0ea8-795e-474e-9315-21a917c35f0b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5094&amp;upisnik=Kv I&amp;predmet=35&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>