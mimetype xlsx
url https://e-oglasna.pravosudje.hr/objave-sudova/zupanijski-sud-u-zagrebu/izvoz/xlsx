--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -6,566 +6,473 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="160">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
-    <t>Ik I-923/2024</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9e168dae-fb67-4603-8b71-2cc726524718</t>
+    <t>Kov-Us-57/2020</t>
+  </si>
+  <si>
+    <t>Rješenje  Kv I-Us-103/2026 od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Xiaochun Dong 50043631546</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:14:15</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/311eb700-27c8-4e93-b536-37956bfa3ec7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/311eb700-27c8-4e93-b536-37956bfa3ec7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=57&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Kir-899/2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Jakopec 58268855237</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:43:28</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42f81c89-3745-497a-85b4-5c72e90e9641</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42f81c89-3745-497a-85b4-5c72e90e9641/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=899&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-55/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Dean Golubić 52023540127</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:42:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38e22794-eedf-4c37-b488-c357849df6b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38e22794-eedf-4c37-b488-c357849df6b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=55&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:42:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a33231-4eff-41c2-ab40-f00d12e2d210</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a33231-4eff-41c2-ab40-f00d12e2d210/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kir-1409/2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje</t>
+  </si>
+  <si>
+    <t>Oliver Begović</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:42:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72aeb0b7-3dc3-442f-98f3-36fdec3ee61b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72aeb0b7-3dc3-442f-98f3-36fdec3ee61b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=1409&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-6/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Matija Posavec 74369967724</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:54:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38691f26-e5be-41cd-b070-4a353263e62a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38691f26-e5be-41cd-b070-4a353263e62a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=6&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Su-232/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Anton Dominković 34911465536</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:45:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3650409a-76b7-414e-aef7-1e1c734bee00</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9e168dae-fb67-4603-8b71-2cc726524718/dokumenti/preuzimanje</t>
-[...80 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2c4dbefe-cb1e-46fe-957a-640888130657</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3650409a-76b7-414e-aef7-1e1c734bee00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Su&amp;predmet=232&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-19/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Kov-Us-15/2023 od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Krunoslav Haramustek 60811754158</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:10:04</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9704732-ddaa-4e3b-aaef-4b803ae35cbc</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9704732-ddaa-4e3b-aaef-4b803ae35cbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=19&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Mihael Kovačić 54813274608</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:10:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d70e1ced-f3e9-45d5-bbd9-85e5215962fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d70e1ced-f3e9-45d5-bbd9-85e5215962fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-116/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Kž I-46/2026 od 27. 5. 2026.</t>
+  </si>
+  <si>
+    <t>Patricia Mujić 61423282231</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:50:02</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41f5a908-dfa3-40e3-abe6-829ff3b33c12</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2c4dbefe-cb1e-46fe-957a-640888130657/dokumenti/preuzimanje</t>
-[...335 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=38&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/41f5a908-dfa3-40e3-abe6-829ff3b33c12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-13/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Michael Angelo Unabia 81905408738</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:19:42</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9749293a-95ef-434a-af83-6f9922d68956</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9749293a-95ef-434a-af83-6f9922d68956/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kovm&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-503/2026</t>
+  </si>
+  <si>
+    <t>Marko Žikić 60823368887</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:18:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2172cf1-4e41-4402-929b-abb74b8bd467</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2172cf1-4e41-4402-929b-abb74b8bd467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=503&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Denis Mihalić 95568105512</t>
+  </si>
+  <si>
+    <t>30.06.2026. 15:35:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e11daade-002a-4efe-b969-611d4462b24e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e11daade-002a-4efe-b969-611d4462b24e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zvonimir Ćavarušić Macan 96482706740</t>
+  </si>
+  <si>
+    <t>30.06.2026. 15:32:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd920d7-e9e7-4b61-9227-2479528ae3e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd920d7-e9e7-4b61-9227-2479528ae3e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivan Brezovec 29899369832</t>
+  </si>
+  <si>
+    <t>30.06.2026. 15:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/874d292a-9be1-4cae-8aab-c3a73110d4b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/874d292a-9be1-4cae-8aab-c3a73110d4b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-Us-23/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Jurišić 75729973577</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:09:56</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32e72238-65b7-4c1c-bbe0-7a0be8820498</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32e72238-65b7-4c1c-bbe0-7a0be8820498/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=23&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-Us-99/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Branislav Marinčević</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:17:40</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1dde8a9-8e68-44a4-880a-ddc7b93597bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1dde8a9-8e68-44a4-880a-ddc7b93597bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=99&amp;godina=2025</t>
   </si>
   <si>
     <t>Kov-47/2025</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.</t>
   </si>
   <si>
     <t>Melita Anis Martinović 12433238981</t>
   </si>
   <si>
     <t>27.02.2026. 12:09:24</t>
   </si>
   <si>
     <t>09.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov&amp;predmet=47&amp;godina=2025</t>
   </si>
   <si>
     <t>Kir-t-us-499/2024</t>
   </si>
   <si>
     <t>Rješenje od 27. studenog 2024.</t>
   </si>
   <si>
     <t>STIPE ANDRIJEVIĆ</t>
   </si>
   <si>
     <t>18.02.2025. 14:13:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864c2e3c-0b3e-4fdb-b2ec-394bb48d4399</t>
   </si>
   <si>
     <t>2025-02-18 (1).pdf; 2025-02-18 (1).pdf</t>
   </si>
@@ -626,51 +533,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -725,901 +632,749 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>42</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>48</v>
       </c>
       <c r="I6" t="s">
         <v>49</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
         <v>50</v>
       </c>
       <c r="L6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" t="s">
         <v>51</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
         <v>57</v>
       </c>
-      <c r="J7" t="s">
+      <c r="L7" t="s">
+        <v>44</v>
+      </c>
+      <c r="M7" t="s">
         <v>58</v>
       </c>
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" t="s">
         <v>63</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>64</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M8" t="s">
         <v>66</v>
       </c>
       <c r="N8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>77</v>
       </c>
       <c r="I10" t="s">
         <v>78</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="K10" t="s">
         <v>79</v>
       </c>
       <c r="L10" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" t="s">
         <v>80</v>
       </c>
-      <c r="M10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" t="s">
+        <v>84</v>
+      </c>
+      <c r="J11" t="s">
         <v>85</v>
       </c>
-      <c r="I11" t="s">
+      <c r="K11" t="s">
         <v>86</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>87</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>88</v>
       </c>
-      <c r="L11" t="s">
-[...2 lines deleted...]
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>92</v>
+      </c>
+      <c r="I12" t="s">
         <v>93</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K12" t="s">
         <v>95</v>
       </c>
       <c r="L12" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" t="s">
         <v>96</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>99</v>
       </c>
       <c r="I13" t="s">
         <v>100</v>
       </c>
       <c r="J13" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="K13" t="s">
         <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="M13" t="s">
         <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J14" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="K14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L14" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="M14" t="s">
         <v>109</v>
       </c>
       <c r="N14" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>111</v>
       </c>
       <c r="I15" t="s">
         <v>112</v>
       </c>
       <c r="J15" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="K15" t="s">
         <v>113</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="M15" t="s">
         <v>114</v>
       </c>
       <c r="N15" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="D16" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>115</v>
+      </c>
+      <c r="I16" t="s">
+        <v>116</v>
+      </c>
+      <c r="J16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K16" t="s">
         <v>117</v>
       </c>
-      <c r="I16" t="s">
+      <c r="L16" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" t="s">
         <v>118</v>
       </c>
-      <c r="J16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>121</v>
+      </c>
+      <c r="I17" t="s">
+        <v>122</v>
+      </c>
+      <c r="J17" t="s">
+        <v>123</v>
+      </c>
+      <c r="K17" t="s">
         <v>124</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
         <v>125</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>129</v>
+      </c>
+      <c r="I18" t="s">
+        <v>130</v>
+      </c>
+      <c r="J18" t="s">
+        <v>131</v>
+      </c>
+      <c r="K18" t="s">
         <v>132</v>
       </c>
-      <c r="I18" t="s">
+      <c r="L18" t="s">
+        <v>31</v>
+      </c>
+      <c r="M18" t="s">
         <v>133</v>
       </c>
-      <c r="J18" t="s">
+      <c r="N18" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>137</v>
+      </c>
+      <c r="I19" t="s">
+        <v>138</v>
+      </c>
+      <c r="J19" t="s">
+        <v>139</v>
+      </c>
+      <c r="K19" t="s">
         <v>140</v>
       </c>
-      <c r="I19" t="s">
+      <c r="L19" t="s">
+        <v>44</v>
+      </c>
+      <c r="M19" t="s">
         <v>141</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="N19" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D20" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>145</v>
+      </c>
+      <c r="I20" t="s">
+        <v>146</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
         <v>147</v>
       </c>
-      <c r="I20" t="s">
+      <c r="L20" t="s">
         <v>148</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="M20" t="s">
         <v>149</v>
       </c>
-      <c r="L20" t="s">
-[...2 lines deleted...]
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="D21" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I21" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="J21"/>
       <c r="K21" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="L21" t="s">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="M21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="N21" t="s">
-        <v>151</v>
-[...21 lines deleted...]
-      <c r="I22" t="s">
         <v>159</v>
-      </c>
-[...123 lines deleted...]
-        <v>190</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>