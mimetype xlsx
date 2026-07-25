--- v1 (2026-07-05)
+++ v2 (2026-07-25)
@@ -6,473 +6,662 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="223">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-Us-57/2020</t>
-[...71 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=55&amp;godina=2022</t>
+    <t>Kov-Us-97/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03. srpnja 2026.</t>
+  </si>
+  <si>
+    <t>Antonio Seretinek 73888659573</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:00:49</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28824c4-7b83-46e8-a6ab-8571ffdf03ab</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28824c4-7b83-46e8-a6ab-8571ffdf03ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KOV-US-17/2026</t>
+  </si>
+  <si>
+    <t>NALOG TROŠKOVI</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV ČUNOVIĆ</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:30:52</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa442809-5bc2-4127-9f51-65e2a1f95866</t>
+  </si>
+  <si>
+    <t>2026-07-23 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa442809-5bc2-4127-9f51-65e2a1f95866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=KOV-US&amp;predmet=17&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-6/2026</t>
   </si>
   <si>
     <t>Rješenje od 05.03.2026.</t>
   </si>
   <si>
-    <t>03.07.2026. 09:42:22</t>
-[...2 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/44a33231-4eff-41c2-ab40-f00d12e2d210</t>
+    <t>Tamara Krajačić 43839300919</t>
+  </si>
+  <si>
+    <t>23.07.2026. 07:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53bf8c82-9032-4c1d-9eca-1c8a398aebd9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53bf8c82-9032-4c1d-9eca-1c8a398aebd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=6&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1515/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Florijančić 35778814072</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:51:36</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54aab7c-7d4a-4c9e-ac27-badd374ab27e</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54aab7c-7d4a-4c9e-ac27-badd374ab27e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=1515&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-489/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Jagušt 37165897679</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:48:32</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a36b961a-ac1e-4f05-b684-b6d78d160d24</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a36b961a-ac1e-4f05-b684-b6d78d160d24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-272/2026</t>
+  </si>
+  <si>
+    <t>Ivana Kolarić 57162243420</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:46:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/207feb6e-30d1-45a7-a550-8304855f1469</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/207feb6e-30d1-45a7-a550-8304855f1469/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1645/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Kv II-1201/2026</t>
+  </si>
+  <si>
+    <t>Marko Pavičić 82942874732</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:43:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2216cce-3763-40a6-bc37-aff1ac6354ff</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2216cce-3763-40a6-bc37-aff1ac6354ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=1645&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-156/2025</t>
+  </si>
+  <si>
+    <t>Nikola Rotar 72302635490</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:32:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3563ccce-1619-4ecf-a511-33fde6b0014b</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi - ublaženje kazne - preinačene na uvjetnu osudu.pdf O433O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3563ccce-1619-4ecf-a511-33fde6b0014b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I zd&amp;predmet=156&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ik I-532/2026</t>
+  </si>
+  <si>
+    <t>Sara Medina Selmić 75431608938</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:21:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dce03a07-cc16-4df7-b547-28a9ce3c8e7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dce03a07-cc16-4df7-b547-28a9ce3c8e7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=532&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-460/2026</t>
+  </si>
+  <si>
+    <t>Krista Darojković 94245480208</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b519fd-6f36-475c-afa4-b77f01273d3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5b519fd-6f36-475c-afa4-b77f01273d3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-55/2014</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Nino Bevc 49340611855</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:51:49</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48ca9a00-9a5e-4463-a5c6-9840f0aa5e58</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48ca9a00-9a5e-4463-a5c6-9840f0aa5e58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=55&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>KOV-US-39/2025</t>
+  </si>
+  <si>
+    <t>OPOMENA TROŠKOVI</t>
+  </si>
+  <si>
+    <t>DRAGAN GAVRIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:48:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a47270a-1672-42f8-8fa1-80f383f93639</t>
+  </si>
+  <si>
+    <t>2026-07-21 (7).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a47270a-1672-42f8-8fa1-80f383f93639/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=KOV-US&amp;predmet=39&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-US-38/2025</t>
+  </si>
+  <si>
+    <t>IVAN VODOPIJA</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de615bc2-04b1-429e-8f54-ea8c65692a0c</t>
+  </si>
+  <si>
+    <t>2026-07-21 (6).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de615bc2-04b1-429e-8f54-ea8c65692a0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=38&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>KOV-US-152/2024</t>
+  </si>
+  <si>
+    <t>FRANJO DODIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:45:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da09ace-efe7-4a6a-9d75-2111c006cb53</t>
+  </si>
+  <si>
+    <t>2026-07-21 (5).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7da09ace-efe7-4a6a-9d75-2111c006cb53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=KOV-US&amp;predmet=152&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-US-3/2019</t>
+  </si>
+  <si>
+    <t>DAMIR VULJANKO</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f741c36-310f-4baa-8b69-f961a1336303</t>
+  </si>
+  <si>
+    <t>2026-07-21 (4).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f741c36-310f-4baa-8b69-f961a1336303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=3&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>K-US-8/2023</t>
+  </si>
+  <si>
+    <t>STJEPAN PLAŠČAR</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:30:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd473ff4-b704-4b22-b0dc-868b97acb0d9</t>
+  </si>
+  <si>
+    <t>2026-07-21 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd473ff4-b704-4b22-b0dc-868b97acb0d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=8&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-16/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Jaić 91645936170</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37b91a1a-1b56-4f44-821f-b5979c88c177</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37b91a1a-1b56-4f44-821f-b5979c88c177/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=16&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-458/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Vlaho Christopher Ćibarić 92413520175</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:57:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1674a2e-0bdb-4b91-9e60-a15514b0a02d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1674a2e-0bdb-4b91-9e60-a15514b0a02d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=458&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-1/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08. svibnja 2026.</t>
+  </si>
+  <si>
+    <t>Oleh Kysliak 25641671972</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1f4b813-d37c-4248-b810-84af63bf0135</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1f4b813-d37c-4248-b810-84af63bf0135/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kzd&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-479/2026</t>
+  </si>
+  <si>
+    <t>Martin Vučković 30327934666</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:17:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba025948-1b2e-4e95-a0c3-fb2f3cb08011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba025948-1b2e-4e95-a0c3-fb2f3cb08011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=479&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-598/2026</t>
+  </si>
+  <si>
+    <t>Antonio Dananić 09189064290</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:13:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3860f8d-9489-4653-bb60-939f8a25a5ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3860f8d-9489-4653-bb60-939f8a25a5ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=598&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1160/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Dragičević 40934173721</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4aac65-28c3-49fb-b27f-517266b8bb1b</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4aac65-28c3-49fb-b27f-517266b8bb1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1160&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Ik I-540/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Martić 91483484042</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb4ae6d-cd3a-4d1a-92d3-eb327bb226df</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen prijedlog za uvjetni otpust.pdf O1000000084O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb4ae6d-cd3a-4d1a-92d3-eb327bb226df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=540&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1110/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Matek 71917390207</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:52:34</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca7ba78b-1edc-4c85-82d2-2cc3b25963d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca7ba78b-1edc-4c85-82d2-2cc3b25963d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1110&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-47/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Melita Anis Martinović 12433238981</t>
+  </si>
+  <si>
+    <t>27.02.2026. 12:09:24</t>
+  </si>
+  <si>
+    <t>09.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
-  </si>
-[...286 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov&amp;predmet=47&amp;godina=2025</t>
   </si>
   <si>
     <t>Kir-t-us-499/2024</t>
   </si>
   <si>
     <t>Rješenje od 27. studenog 2024.</t>
   </si>
   <si>
     <t>STIPE ANDRIJEVIĆ</t>
   </si>
   <si>
     <t>18.02.2025. 14:13:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864c2e3c-0b3e-4fdb-b2ec-394bb48d4399</t>
   </si>
   <si>
     <t>2025-02-18 (1).pdf; 2025-02-18 (1).pdf</t>
   </si>
@@ -533,51 +722,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -688,693 +877,959 @@
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" t="s">
+        <v>62</v>
+      </c>
+      <c r="J7" t="s">
         <v>55</v>
       </c>
-      <c r="I7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K7" t="s">
+        <v>63</v>
+      </c>
+      <c r="L7" t="s">
         <v>57</v>
       </c>
-      <c r="L7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L8" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M8" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N8" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="J10" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="M10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="K11" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="M11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L12" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="K13" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L13" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="N14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="D15" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="I15" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="J15" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="L15" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="N15" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="I16" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="J16" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="K16" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="M16" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="K17" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="K18" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="N18" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="I19" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="J19" t="s">
-        <v>139</v>
+        <v>46</v>
       </c>
       <c r="K19" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="L19" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M19" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="N19" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="I20" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="J20"/>
+        <v>156</v>
+      </c>
+      <c r="J20" t="s">
+        <v>55</v>
+      </c>
       <c r="K20" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="L20" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="M20" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="N20" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="I21" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="J21"/>
+        <v>163</v>
+      </c>
+      <c r="J21" t="s">
+        <v>46</v>
+      </c>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>57</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>167</v>
+      </c>
+      <c r="D22" t="s">
+        <v>147</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>168</v>
+      </c>
+      <c r="I22" t="s">
+        <v>169</v>
+      </c>
+      <c r="J22" t="s">
+        <v>46</v>
+      </c>
+      <c r="K22" t="s">
+        <v>170</v>
+      </c>
+      <c r="L22" t="s">
+        <v>57</v>
+      </c>
+      <c r="M22" t="s">
+        <v>171</v>
+      </c>
+      <c r="N22" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>173</v>
+      </c>
+      <c r="D23" t="s">
+        <v>174</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>175</v>
+      </c>
+      <c r="I23" t="s">
+        <v>176</v>
+      </c>
+      <c r="J23" t="s">
+        <v>46</v>
+      </c>
+      <c r="K23" t="s">
+        <v>177</v>
+      </c>
+      <c r="L23" t="s">
+        <v>178</v>
+      </c>
+      <c r="M23" t="s">
+        <v>179</v>
+      </c>
+      <c r="N23" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>181</v>
+      </c>
+      <c r="D24" t="s">
+        <v>182</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>183</v>
+      </c>
+      <c r="I24" t="s">
+        <v>184</v>
+      </c>
+      <c r="J24" t="s">
+        <v>46</v>
+      </c>
+      <c r="K24" t="s">
+        <v>185</v>
+      </c>
+      <c r="L24" t="s">
+        <v>186</v>
+      </c>
+      <c r="M24" t="s">
+        <v>187</v>
+      </c>
+      <c r="N24" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" t="s">
+        <v>190</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>191</v>
+      </c>
+      <c r="I25" t="s">
+        <v>192</v>
+      </c>
+      <c r="J25" t="s">
+        <v>193</v>
+      </c>
+      <c r="K25" t="s">
+        <v>194</v>
+      </c>
+      <c r="L25" t="s">
+        <v>178</v>
+      </c>
+      <c r="M25" t="s">
+        <v>195</v>
+      </c>
+      <c r="N25" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>197</v>
+      </c>
+      <c r="D26" t="s">
+        <v>198</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>199</v>
+      </c>
+      <c r="I26" t="s">
+        <v>200</v>
+      </c>
+      <c r="J26" t="s">
+        <v>201</v>
+      </c>
+      <c r="K26" t="s">
+        <v>202</v>
+      </c>
+      <c r="L26" t="s">
+        <v>203</v>
+      </c>
+      <c r="M26" t="s">
+        <v>204</v>
+      </c>
+      <c r="N26" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>206</v>
+      </c>
+      <c r="D27" t="s">
+        <v>207</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>208</v>
+      </c>
+      <c r="I27" t="s">
+        <v>209</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>210</v>
+      </c>
+      <c r="L27" t="s">
+        <v>211</v>
+      </c>
+      <c r="M27" t="s">
+        <v>212</v>
+      </c>
+      <c r="N27" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>215</v>
+      </c>
+      <c r="D28" t="s">
+        <v>216</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>217</v>
+      </c>
+      <c r="I28" t="s">
+        <v>218</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>219</v>
+      </c>
+      <c r="L28" t="s">
+        <v>220</v>
+      </c>
+      <c r="M28" t="s">
+        <v>221</v>
+      </c>
+      <c r="N28" t="s">
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>