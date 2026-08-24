--- v2 (2026-07-25)
+++ v3 (2026-08-24)
@@ -6,641 +6,437 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="155">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-Us-97/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d28824c4-7b83-46e8-a6ab-8571ffdf03ab</t>
+    <t>K-13/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Melita Šetrajčić 40621493174</t>
+  </si>
+  <si>
+    <t>21.08.2026. 14:15:56</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c98276-a144-4887-9bfc-8c86ea2d5836</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c98276-a144-4887-9bfc-8c86ea2d5836/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=13&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-11/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Matija Vrdoljak 70957077172</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:58:28</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b909a622-9e13-4a77-bf01-503166d7f34a</t>
+  </si>
+  <si>
+    <t>Presuda - okrivljenik priznaje krivnju.pdf O632O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b909a622-9e13-4a77-bf01-503166d7f34a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=11&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:58:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/516ce5ab-d927-4fb0-9c0e-85d177b8cbb2</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/516ce5ab-d927-4fb0-9c0e-85d177b8cbb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-481/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Dragojević 90866120535</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:01:14</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e84f6c47-79d3-4b9b-a9c6-0c31a48c7094</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e84f6c47-79d3-4b9b-a9c6-0c31a48c7094/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=481&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-671/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Plaščar 00355986450</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:56:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/700b9bd4-8990-48fe-8223-0429495516d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/700b9bd4-8990-48fe-8223-0429495516d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-47/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Leopold Jozić 40038100269</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38adea57-a697-4e80-9651-2ac64c98547b</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38adea57-a697-4e80-9651-2ac64c98547b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=47&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-Us-28/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od  11.06.2026.</t>
+  </si>
+  <si>
+    <t>Davor Patafta 32075365501</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b784f0-aa37-4f57-be92-f1530c4f329c</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b784f0-aa37-4f57-be92-f1530c4f329c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=28&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Tisaj Blažeka 41814879938</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/562c56b8-3187-4c7f-a79c-42ec712cc475</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/562c56b8-3187-4c7f-a79c-42ec712cc475/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Narcisa Huljev 55372464008</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:17:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b48ecf9b-54f3-4509-9c43-e584c9bfd1eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b48ecf9b-54f3-4509-9c43-e584c9bfd1eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivan Čehok 71577083643</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:17:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1538e5de-e7bf-4d9f-9dc7-cb4b54528a33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1538e5de-e7bf-4d9f-9dc7-cb4b54528a33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-Us-30/2026</t>
+  </si>
+  <si>
+    <t>Rješenje- optužnica potvrđena  od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Irena Ivezić 87918258331</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:42:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3185aa77-aee8-4ba6-ac07-8f93ca4e8435</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3185aa77-aee8-4ba6-ac07-8f93ca4e8435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena  od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Vanda Blažević 91601596767</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:42:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14e27645-2309-4a3b-8f0f-5253cdb42d5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14e27645-2309-4a3b-8f0f-5253cdb42d5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kmp-1/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Filip Grdanjski 90915703466</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:29:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e656180d-81c2-4280-89f4-44430f2e68b0</t>
+  </si>
+  <si>
+    <t>Presuda - kazna zatvora.pdf O75O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e656180d-81c2-4280-89f4-44430f2e68b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kmp&amp;predmet=1&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-75/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Matko Komar 05493549190</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:09:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4000643-c351-491c-b647-8de8d4a56bf1</t>
   </si>
   <si>
     <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d28824c4-7b83-46e8-a6ab-8571ffdf03ab/dokumenti/preuzimanje</t>
-[...518 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1110&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4000643-c351-491c-b647-8de8d4a56bf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=75&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:09:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64eefc3f-51c4-421d-9a5e-149e0dde1333</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64eefc3f-51c4-421d-9a5e-149e0dde1333/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-eu-32/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Državno odvjetništvo Republike Hrvatske 43539267895</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:01:54</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0920bca-5711-45d3-8add-d7328821959f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0920bca-5711-45d3-8add-d7328821959f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kv-eu&amp;predmet=32&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marko Lovrić 78092825598</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:58:17</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0ef0157-9f34-4019-a653-1eed22ea3bc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0ef0157-9f34-4019-a653-1eed22ea3bc2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Kov-47/2025</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.</t>
   </si>
   <si>
     <t>Melita Anis Martinović 12433238981</t>
   </si>
   <si>
     <t>27.02.2026. 12:09:24</t>
   </si>
   <si>
     <t>09.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2/dokumenti/preuzimanje</t>
   </si>
@@ -722,51 +518,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -856,980 +652,714 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="M5" t="s">
         <v>46</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
+        <v>58</v>
+      </c>
+      <c r="L7" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" t="s">
         <v>61</v>
-      </c>
-[...16 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" t="s">
+        <v>67</v>
+      </c>
+      <c r="M8" t="s">
         <v>68</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N9" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="I10" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="K10" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="N10" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="I11" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="N11" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="I12" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="K12" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="L12" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="M12" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="N12" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="I13" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="K13" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="L13" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="M13" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="N13" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="I14" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="K14" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="L14" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="M14" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="N14" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="D15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="I15" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="K15" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="L15" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="M15" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="N15" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>124</v>
+        <v>103</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="I16" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="K16" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>128</v>
+        <v>67</v>
       </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="I17" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="J17" t="s">
-        <v>55</v>
+        <v>119</v>
       </c>
       <c r="K17" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="L17" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="N17" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="I18" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="J18" t="s">
-        <v>55</v>
+        <v>126</v>
       </c>
       <c r="K18" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="N18" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="D19" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="I19" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="J19" t="s">
-        <v>46</v>
+        <v>133</v>
       </c>
       <c r="K19" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="L19" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="M19" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="N19" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="D20" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="I20" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="J20"/>
       <c r="K20" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="L20" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="M20" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="N20" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>146</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="I21" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="J21"/>
       <c r="K21" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="L21" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="N21" t="s">
-        <v>166</v>
-[...261 lines deleted...]
-        <v>222</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>