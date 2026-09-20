--- v3 (2026-08-24)
+++ v4 (2026-09-20)
@@ -6,437 +6,554 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="194">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
-    <t>K-13/2026</t>
-[...59 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/516ce5ab-d927-4fb0-9c0e-85d177b8cbb2</t>
+    <t>Ik I-1081/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Matilda Kolompar 52387566383</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:39:08</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b339a4ac-c682-4898-ab50-a591a9317029</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b339a4ac-c682-4898-ab50-a591a9317029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1081&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ik I-847/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Vlatka Smerečinski 22783212690</t>
+  </si>
+  <si>
+    <t>18.09.2026. 07:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/494839f6-e3ff-4167-a0d0-7439f4c8b05e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/494839f6-e3ff-4167-a0d0-7439f4c8b05e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=847&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-781/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Ema Noršić 49141930909</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:22:48</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/955b2f9a-4410-4de5-9411-031b9eac2a95</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/955b2f9a-4410-4de5-9411-031b9eac2a95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-751/2026</t>
+  </si>
+  <si>
+    <t>Branislav Knežević</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:28:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fef68fe0-6bcb-4a10-87ab-207a39524c11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fef68fe0-6bcb-4a10-87ab-207a39524c11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=751&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1160/2020</t>
+  </si>
+  <si>
+    <t>Saša Mirković 74679586707</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:23:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a03ae94-a99b-496c-a8ae-41f619c364ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a03ae94-a99b-496c-a8ae-41f619c364ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1160&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ik I-768/2026</t>
+  </si>
+  <si>
+    <t>Ivica Liščević 18937324237</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:18:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98074e74-13a7-4301-915b-0a2af57a2bae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98074e74-13a7-4301-915b-0a2af57a2bae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=768&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-566/2026</t>
+  </si>
+  <si>
+    <t>Ivan Črne 86561057198</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:41:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24a4f7bf-fc4b-4ce6-afe9-c71a92463b6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24a4f7bf-fc4b-4ce6-afe9-c71a92463b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=566&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1028/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>DUŠKO RELIĆ</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:10:01</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2c10941-ecd7-4322-a3b6-a656557cbbaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2c10941-ecd7-4322-a3b6-a656557cbbaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1028&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Ik I zd-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Kruno Frančina 38186068429</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:59:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04628bb6-de10-4d7b-94a2-21db0fba8967</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04628bb6-de10-4d7b-94a2-21db0fba8967/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I zd&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-852/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Ana Vidalin 85801717402</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:43:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/611f67ff-42bd-44a5-a05f-5df538c9c578</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/611f67ff-42bd-44a5-a05f-5df538c9c578/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=852&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-727/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Plahutar 35827280985</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:29:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a779057b-1757-4a33-b7f8-577d8bd6d320</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a779057b-1757-4a33-b7f8-577d8bd6d320/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=727&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-414/2026</t>
+  </si>
+  <si>
+    <t>Štefica Živalj</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:29:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dae7c7d-6ae3-424a-9089-a73eb1d8817e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dae7c7d-6ae3-424a-9089-a73eb1d8817e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=414&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-850/2026</t>
+  </si>
+  <si>
+    <t>Mario Oreč 34620452722</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:20:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf9d3b0e-30b1-4790-bd00-4a2ec665977b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf9d3b0e-30b1-4790-bd00-4a2ec665977b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=850&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-2397/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Anika Avila 67501178847</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:59:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12946cea-e431-4adb-96fe-0205e44b311c</t>
   </si>
   <si>
     <t>Rješenje - mjere opreza.pdf O181O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/516ce5ab-d927-4fb0-9c0e-85d177b8cbb2/dokumenti/preuzimanje</t>
-[...83 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/96b784f0-aa37-4f57-be92-f1530c4f329c</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/12946cea-e431-4adb-96fe-0205e44b311c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=2397&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-835/2026</t>
+  </si>
+  <si>
+    <t>Vlado Orlovac 27589374954</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:59:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806548c3-97b2-4065-afa6-313c104a86fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806548c3-97b2-4065-afa6-313c104a86fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=835&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-1102/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Roman Slovenec 60770996851</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:58:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9d3d43a-f4f0-4ebc-87e3-af47d42b9ea2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9d3d43a-f4f0-4ebc-87e3-af47d42b9ea2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=1102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Rz-4/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Predrag Japranin</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:56:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b8fcef-ca60-4cb0-9d86-23aa330674c3</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b8fcef-ca60-4cb0-9d86-23aa330674c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Rz&amp;predmet=4&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ik I-753/2026</t>
+  </si>
+  <si>
+    <t>Branimir Matić 49075289969</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87938549-8b80-4e7f-9f39-507ba362f340</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87938549-8b80-4e7f-9f39-507ba362f340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=753&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-26/2019</t>
+  </si>
+  <si>
+    <t>Dopis od 09.06.2026.; Žalba od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Goran Drndak 74891963850</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:07:06</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0dcbfd-1f85-42b3-a56c-e7633a6036df</t>
+  </si>
+  <si>
+    <t>Žalba na presudu.pdf P222P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0dcbfd-1f85-42b3-a56c-e7633a6036df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=26&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>K-Us-30/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Ante Zorić 13472456730</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:48:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/197e9811-a93f-4f0a-b317-e17dc76baf14</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/96b784f0-aa37-4f57-be92-f1530c4f329c/dokumenti/preuzimanje</t>
-[...59 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3185aa77-aee8-4ba6-ac07-8f93ca4e8435/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/197e9811-a93f-4f0a-b317-e17dc76baf14/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=30&amp;godina=2026</t>
   </si>
   <si>
-    <t>Rješenje - optužnica potvrđena  od 25.03.2026.</t>
-[...113 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e0ef0157-9f34-4019-a653-1eed22ea3bc2/dokumenti/preuzimanje</t>
+    <t>K-US-18/2024</t>
+  </si>
+  <si>
+    <t>OPOMENA TROŠKOVI</t>
+  </si>
+  <si>
+    <t>DARINKO DUMBOVIĆ</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:19:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11209521-1dd6-46c2-b938-bd66cb72161e</t>
+  </si>
+  <si>
+    <t>2026-09-11 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11209521-1dd6-46c2-b938-bd66cb72161e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=18&amp;godina=2024</t>
   </si>
   <si>
     <t>Kov-47/2025</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.</t>
   </si>
   <si>
     <t>Melita Anis Martinović 12433238981</t>
   </si>
   <si>
     <t>27.02.2026. 12:09:24</t>
   </si>
   <si>
     <t>09.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2/dokumenti/preuzimanje</t>
   </si>
@@ -518,51 +635,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -629,737 +746,889 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>46</v>
       </c>
       <c r="N5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>49</v>
       </c>
       <c r="I6" t="s">
         <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
         <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
         <v>52</v>
       </c>
       <c r="N6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" t="s">
         <v>57</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" t="s">
         <v>58</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M8" t="s">
         <v>64</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" t="s">
+        <v>70</v>
+      </c>
+      <c r="K9" t="s">
         <v>71</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
         <v>72</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J10" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L10" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="M10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N10" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I11" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J11" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="K11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L11" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="M11" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N11" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="K12" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="M12" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="N12" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I13" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="J13" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="K13" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="M13" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N13" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="I14" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="K14" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="L14" t="s">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="M14" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N14" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D15" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I15" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="J15" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="K15" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L15" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="M15" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="N15" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="D16" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="I16" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="J16" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="M16" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D17" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="I17" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="J17" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="K17" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="L17" t="s">
-        <v>121</v>
+        <v>30</v>
       </c>
       <c r="M17" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="N17" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="D18" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="I18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="J18" t="s">
-        <v>126</v>
+        <v>37</v>
       </c>
       <c r="K18" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="L18" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="M18" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="N18" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="I19" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="J19" t="s">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="K19" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="L19" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="M19" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="N19" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="D20" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I20" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="J20"/>
+        <v>146</v>
+      </c>
+      <c r="J20" t="s">
+        <v>147</v>
+      </c>
       <c r="K20" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="L20" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="M20" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="N20" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D21" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I21" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="J21"/>
+        <v>155</v>
+      </c>
+      <c r="J21" t="s">
+        <v>147</v>
+      </c>
       <c r="K21" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="L21" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="M21" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N21" t="s">
-        <v>154</v>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>160</v>
+      </c>
+      <c r="D22" t="s">
+        <v>161</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>162</v>
+      </c>
+      <c r="I22" t="s">
+        <v>163</v>
+      </c>
+      <c r="J22" t="s">
+        <v>147</v>
+      </c>
+      <c r="K22" t="s">
+        <v>164</v>
+      </c>
+      <c r="L22" t="s">
+        <v>165</v>
+      </c>
+      <c r="M22" t="s">
+        <v>166</v>
+      </c>
+      <c r="N22" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>168</v>
+      </c>
+      <c r="D23" t="s">
+        <v>169</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>170</v>
+      </c>
+      <c r="I23" t="s">
+        <v>171</v>
+      </c>
+      <c r="J23" t="s">
+        <v>172</v>
+      </c>
+      <c r="K23" t="s">
+        <v>173</v>
+      </c>
+      <c r="L23" t="s">
+        <v>174</v>
+      </c>
+      <c r="M23" t="s">
+        <v>175</v>
+      </c>
+      <c r="N23" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>177</v>
+      </c>
+      <c r="D24" t="s">
+        <v>178</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>179</v>
+      </c>
+      <c r="I24" t="s">
+        <v>180</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>181</v>
+      </c>
+      <c r="L24" t="s">
+        <v>182</v>
+      </c>
+      <c r="M24" t="s">
+        <v>183</v>
+      </c>
+      <c r="N24" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>185</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>186</v>
+      </c>
+      <c r="D25" t="s">
+        <v>187</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>188</v>
+      </c>
+      <c r="I25" t="s">
+        <v>189</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>190</v>
+      </c>
+      <c r="L25" t="s">
+        <v>191</v>
+      </c>
+      <c r="M25" t="s">
+        <v>192</v>
+      </c>
+      <c r="N25" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>