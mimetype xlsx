--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -6,575 +6,548 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="185">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
-    <t>Ik I-1081/2020</t>
+    <t>Kov-53/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.10.2026.;optužnica od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Drago Vidaković 50773290868</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:05:16</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f8ab854-96f0-4382-a66f-777dd425cbff</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f8ab854-96f0-4382-a66f-777dd425cbff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-2499/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Ahmed Elsaid Elsayed Elsaid</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:32:35</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11dcf47-9528-4ca2-8973-d4b53b6b4da2</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b11dcf47-9528-4ca2-8973-d4b53b6b4da2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=2499&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I ozmz m-4/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Alen Džafić 37833242552</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:38:32</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0fdadd-22be-42e6-92f2-0d2b254b3bf3</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0fdadd-22be-42e6-92f2-0d2b254b3bf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I ozmz m&amp;predmet=4&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-824/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>SANJA MUŠANČIĆ</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:22:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ef2786-3303-4771-ba51-ec4a5b85bc3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68ef2786-3303-4771-ba51-ec4a5b85bc3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1292/2016</t>
+  </si>
+  <si>
+    <t>Josip Đurić 40552275918</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:57:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c8fc6c-95ac-41d7-b9bd-dc597c473682</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61c8fc6c-95ac-41d7-b9bd-dc597c473682/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1292&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Ik I zd-124/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Stepan Dominković 57165112483</t>
+  </si>
+  <si>
+    <t>08.10.2026. 07:14:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1463ad02-0d9a-4f84-9805-6d7b37e5645c</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1463ad02-0d9a-4f84-9805-6d7b37e5645c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I zd&amp;predmet=124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-10/2017</t>
+  </si>
+  <si>
+    <t>Dopis od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Pilić 94477849930</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:10:25</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32bed6ba-758e-4cd3-a286-ad9e8ae6015e</t>
+  </si>
+  <si>
+    <t>Dopis - remisorno vraćanje spisa.pdf P172P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32bed6ba-758e-4cd3-a286-ad9e8ae6015e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=10&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Ik I-943/2026</t>
+  </si>
+  <si>
+    <t>Semir Đonko 62768398862</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:02:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c39934d-cc6d-4796-a2d2-941d27bff058</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c39934d-cc6d-4796-a2d2-941d27bff058/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=943&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-970/2026</t>
+  </si>
+  <si>
+    <t>Hrvoje Domitrović 86348376306</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:59:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b10a4060-43e9-45a2-a823-65ce312a524a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b10a4060-43e9-45a2-a823-65ce312a524a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-33/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomaž Stopar 42599025956</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:04:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f55d15b-c01e-48b1-8661-b890e9a26c75</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f55d15b-c01e-48b1-8661-b890e9a26c75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=33&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-64/2019</t>
+  </si>
+  <si>
+    <t>Nalog za vještačenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Groff</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:25:02</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fddacb1-e058-4ce2-ab21-95ccb4083c54</t>
+  </si>
+  <si>
+    <t>Nalog - vještačenje.pdf O30O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fddacb1-e058-4ce2-ab21-95ccb4083c54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=64&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ik I-942/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Davor Rakić 90043302377</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:01:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96bc7833-ba43-4e62-a0cf-1bb012c7a4f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96bc7833-ba43-4e62-a0cf-1bb012c7a4f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=942&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-109/2026</t>
+  </si>
+  <si>
+    <t>Emina Beganović 76550444962</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:43:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8574e78a-1723-49d6-8b72-53b5ddc26167</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8574e78a-1723-49d6-8b72-53b5ddc26167/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I zd&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-914/2026</t>
+  </si>
+  <si>
+    <t>Josip Štimac 75488040834</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:36:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8186c9c-dbbe-4e77-875c-2c432490bd56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8186c9c-dbbe-4e77-875c-2c432490bd56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=914&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-134/2026</t>
   </si>
   <si>
     <t>Rješenje od 18.09.2026.</t>
   </si>
   <si>
-    <t>Matilda Kolompar 52387566383</t>
-[...413 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/197e9811-a93f-4f0a-b317-e17dc76baf14</t>
+    <t>Josip Juretić 41184468055</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:48:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86783663-dfa3-42d2-929f-7b93b7e82a74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86783663-dfa3-42d2-929f-7b93b7e82a74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-35/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Đuran 88483320097</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:06:19</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ed46190-ef70-4624-a5d2-691fc220849a</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/197e9811-a93f-4f0a-b317-e17dc76baf14/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=18&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ed46190-ef70-4624-a5d2-691fc220849a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-2269/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Grakalić 63142982157</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:11:58</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a10785a-96a3-43ce-a450-99cc0d1e064d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a10785a-96a3-43ce-a450-99cc0d1e064d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir&amp;predmet=2269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-81/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Bušljeta 88933480667</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:11:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a402ef-116e-46ce-8265-661e5311b60f</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a402ef-116e-46ce-8265-661e5311b60f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1/2021</t>
+  </si>
+  <si>
+    <t>Kristina Jalžečić 67930739224</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:18:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49dcd3b3-2de9-4fe5-850f-9ead49e5d97b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49dcd3b3-2de9-4fe5-850f-9ead49e5d97b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=1&amp;godina=2021</t>
   </si>
   <si>
     <t>Kov-47/2025</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.</t>
   </si>
   <si>
     <t>Melita Anis Martinović 12433238981</t>
   </si>
   <si>
     <t>27.02.2026. 12:09:24</t>
   </si>
   <si>
     <t>09.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov&amp;predmet=47&amp;godina=2025</t>
   </si>
   <si>
     <t>Kir-t-us-499/2024</t>
   </si>
   <si>
     <t>Rješenje od 27. studenog 2024.</t>
   </si>
   <si>
     <t>STIPE ANDRIJEVIĆ</t>
   </si>
   <si>
     <t>18.02.2025. 14:13:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864c2e3c-0b3e-4fdb-b2ec-394bb48d4399</t>
   </si>
   <si>
     <t>2025-02-18 (1).pdf; 2025-02-18 (1).pdf</t>
   </si>
@@ -635,51 +608,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -746,889 +719,813 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L7" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D9" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>74</v>
+      </c>
+      <c r="I9" t="s">
+        <v>75</v>
+      </c>
+      <c r="J9" t="s">
         <v>68</v>
       </c>
-      <c r="I9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I10" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" t="s">
         <v>77</v>
       </c>
-      <c r="J10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="J12" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L12" t="s">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="I13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J13" t="s">
         <v>98</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="L13" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="I14" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="J14" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="K14" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="M14" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="J15" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="K15" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="L15" t="s">
-        <v>113</v>
+        <v>77</v>
       </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="I16" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="K16" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="N16" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="I17" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="J17" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
       <c r="K17" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>37</v>
+        <v>142</v>
       </c>
       <c r="K18" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="L18" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="M18" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="N18" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="I19" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="J19" t="s">
-        <v>70</v>
+        <v>133</v>
       </c>
       <c r="K19" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="L19" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="M19" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="N19" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="I20" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="J20" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="K20" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="L20" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="M20" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="N20" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="I21" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="J21" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>91</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="I22" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="J22"/>
       <c r="K22" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="L22" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="J23"/>
       <c r="K23" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="L23" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="M23" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="N23" t="s">
-        <v>176</v>
-[...34 lines deleted...]
-      <c r="N24" t="s">
         <v>184</v>
-      </c>
-[...34 lines deleted...]
-        <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>