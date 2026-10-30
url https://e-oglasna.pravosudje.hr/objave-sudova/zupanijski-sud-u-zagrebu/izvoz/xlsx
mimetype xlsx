--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -6,530 +6,752 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="259">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-53/2026</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b11dcf47-9528-4ca2-8973-d4b53b6b4da2</t>
+    <t>Kov-EPPO-12/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Čačija 45535762587</t>
+  </si>
+  <si>
+    <t>30.10.2026. 13:54:04</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cecd7bb-aa33-4e13-9739-6100a46f55a4</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cecd7bb-aa33-4e13-9739-6100a46f55a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-EPPO&amp;predmet=12&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-Us-59/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.; Rješenje od 29.08.2025.</t>
+  </si>
+  <si>
+    <t>Željko Topić 04716005175</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:47:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47deb4b4-3d85-41a3-b737-8fa10bb8b363</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P; Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47deb4b4-3d85-41a3-b737-8fa10bb8b363/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=59&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-31/2023</t>
+  </si>
+  <si>
+    <t>Opomena pred ovrhu</t>
+  </si>
+  <si>
+    <t>Vedran Miljević 70324290365</t>
+  </si>
+  <si>
+    <t>30.10.2026. 09:47:01</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/091a8b10-f779-40b0-95c5-259d8c04e8ac</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/091a8b10-f779-40b0-95c5-259d8c04e8ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=31&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-Us-145/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28. rujna 2026. uz Potvrdu pravomoćnosti/ovršnosti od 30. rujna 2026.</t>
+  </si>
+  <si>
+    <t>Denis Vidaček 74159681449</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:55:06</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b0ad48-c1c1-4cdc-8adf-ca2d7001befc</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51b0ad48-c1c1-4cdc-8adf-ca2d7001befc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stjepan Jelak 00248591884</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:53:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2579eb50-a270-4b85-aec4-f871cfa1367b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2579eb50-a270-4b85-aec4-f871cfa1367b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-1078/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Josip Bata 03408176118</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:18:59</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f5ced89-3654-4301-8822-641a83277cee</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b11dcf47-9528-4ca2-8973-d4b53b6b4da2/dokumenti/preuzimanje</t>
-[...20 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5e0fdadd-22be-42e6-92f2-0d2b254b3bf3</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f5ced89-3654-4301-8822-641a83277cee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1078&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14 Kir-t-523/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od  23.07.2026.</t>
+  </si>
+  <si>
+    <t>Petar Ćubela</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:14:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b599ac52-deb3-4f92-a21b-539bc9936f66</t>
+  </si>
+  <si>
+    <t>3667_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b599ac52-deb3-4f92-a21b-539bc9936f66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=14 Kir-t&amp;predmet=523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-Us-15/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Abdullah Erdem</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:44:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f30accb-0153-4325-a55f-cfac64851445</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f30accb-0153-4325-a55f-cfac64851445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=15&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>R1-369/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.11.2025.; Rješenje od 07.11.2025.; Rješenje od 06.11.2025.; Rješenje od 06.11.2025.</t>
+  </si>
+  <si>
+    <t>Igor Genzić 06506385277</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:17:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c043c16-55dd-4425-955d-e54acd6cad05</t>
+  </si>
+  <si>
+    <t>Rješenje o pokretanju postupka radi donošenja odluke o prisilnom smještaju.pdf O1000000077O; Rješenje o postavljanju punomoćnika.pdf O1000000079O; Rješenje - nastavak postupka.pdf O373O; Rješenje o određivanju prisilnog smještaja.pdf O1000000078O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c043c16-55dd-4425-955d-e54acd6cad05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=R1&amp;predmet=369&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-eun-7/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Poldrugač 29937565090</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:55:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/456d9edf-848d-428f-b32f-b789a2c71e6c</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/456d9edf-848d-428f-b32f-b789a2c71e6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kv-eun&amp;predmet=7&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ik I-1384/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>DAVORIN KRZNAR 60453951099</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:13:30</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a2546f-f46d-4fd4-acdc-7b12a1c46d15</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5e0fdadd-22be-42e6-92f2-0d2b254b3bf3/dokumenti/preuzimanje</t>
-[...56 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1463ad02-0d9a-4f84-9805-6d7b37e5645c</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a2546f-f46d-4fd4-acdc-7b12a1c46d15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1384&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Ik I-1046/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Darko Petruša 52694449928</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:08:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f401c2-e635-4167-9268-3946b49858ba</t>
+  </si>
+  <si>
+    <t>Rješenje - usvojena molba za odgodu.pdf O423O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0f401c2-e635-4167-9268-3946b49858ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1046&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1080/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Jozić 92206592385</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:05:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905a99d1-32a5-4d6f-a2ed-8c10801d95e6</t>
   </si>
   <si>
     <t>Rješenje - odbijena molba za odgodu.pdf O421O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1463ad02-0d9a-4f84-9805-6d7b37e5645c/dokumenti/preuzimanje</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0c39934d-cc6d-4796-a2d2-941d27bff058</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/905a99d1-32a5-4d6f-a2ed-8c10801d95e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1080&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I zd-118/2026</t>
+  </si>
+  <si>
+    <t>Bruno Večerić 38962656060</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/523e7b0c-4656-4e89-8530-955ea6fd8767</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/523e7b0c-4656-4e89-8530-955ea6fd8767/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I zd&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>kov-us-145/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>DENIS VIDAČEK</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:30:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817d21e2-e347-42d7-87a1-9bf374038a5b</t>
+  </si>
+  <si>
+    <t>2026-10-27 (3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/817d21e2-e347-42d7-87a1-9bf374038a5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=kov-us&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-74/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirna Nagler Crnčević 50943418724</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652e8042-c99c-4eed-b0a7-6646897b1c26</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/652e8042-c99c-4eed-b0a7-6646897b1c26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=74&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Goran Crnčević 91338647803</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:22:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52d61388-a4ce-4db5-8b94-cd8371ae46bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52d61388-a4ce-4db5-8b94-cd8371ae46bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-Us-68/2024</t>
+  </si>
+  <si>
+    <t>Rješenje VKS RH br. I Kž-Us-49/2026-7 od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Kljajić 68867071358</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:09:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58063705-f9cb-4977-8a3b-9427ed3eda01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58063705-f9cb-4977-8a3b-9427ed3eda01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov-Us&amp;predmet=68&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-Us-59/2014</t>
+  </si>
+  <si>
+    <t>Rješenje VKS RH br. I Kž-Us-13/2025-8 od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Merkaš 25541436959</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:12:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a514b2-655e-4688-b539-4370e26e57bd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a514b2-655e-4688-b539-4370e26e57bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-Us&amp;predmet=59&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>K-32/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Bojan Divjak 42168893316</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:49:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2da2637-35bf-4ed5-aaf0-c570a5a72c00</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2da2637-35bf-4ed5-aaf0-c570a5a72c00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=32&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Noema Milanković 08425193578</t>
+  </si>
+  <si>
+    <t>27.10.2026. 11:49:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01946725-b1ed-4ef4-9c51-be10ae93b2af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01946725-b1ed-4ef4-9c51-be10ae93b2af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ik I-1031/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Kemal Huseinović 59802835618</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:11:58</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e80485f-d1c6-4a6f-9c06-09d423fa2f7b</t>
   </si>
   <si>
     <t>Rješenje - upućivanje na izdržavanje kazne zatvora.pdf O420O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0c39934d-cc6d-4796-a2d2-941d27bff058/dokumenti/preuzimanje</t>
-[...242 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=1&amp;godina=2021</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e80485f-d1c6-4a6f-9c06-09d423fa2f7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-968/2026</t>
+  </si>
+  <si>
+    <t>Jasmin Đurđević 14143624811</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:03:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045de36b-daa4-4852-93d2-079339b8548c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/045de36b-daa4-4852-93d2-079339b8548c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-3/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Šanjug 77872300626</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:08:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff473bcc-83d8-4807-aaa4-810a63de09d5</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff473bcc-83d8-4807-aaa4-810a63de09d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1056/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Mario Oreč 34620452722</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:43:19</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f0970c-0fd2-4533-9887-30f2ffcb3e16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f0970c-0fd2-4533-9887-30f2ffcb3e16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1056&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-826/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Matej Trusić 30790782179</t>
+  </si>
+  <si>
+    <t>26.10.2026. 06:58:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e34cf654-2fce-4efb-a355-95b706c82f4f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen prijedlog za uvjetni otpust.pdf O1000000083O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e34cf654-2fce-4efb-a355-95b706c82f4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=826&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ik I-1102/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Anri Paravić 60981154401</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:08:28</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d4d656-5a7b-4e4c-ba20-fde8b45d9d7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d4d656-5a7b-4e4c-ba20-fde8b45d9d7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Ik I&amp;predmet=1102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kir-t-us-476/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Kir-t-us-476/2026 od 15.9.2026.</t>
+  </si>
+  <si>
+    <t>NIKOLA KALAUZ</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:52:03</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/898e402c-d34c-4eaa-8021-47df9320214f</t>
+  </si>
+  <si>
+    <t>2026-10-22 (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/898e402c-d34c-4eaa-8021-47df9320214f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kir-t-us&amp;predmet=476&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TD JAGUAR PRIJEVOZ j.d.o.o.</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:49:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef751f8-88b0-4d71-9a50-e58875a5a7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef751f8-88b0-4d71-9a50-e58875a5a7b1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Kov-47/2025</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.</t>
   </si>
   <si>
     <t>Melita Anis Martinović 12433238981</t>
   </si>
   <si>
     <t>27.02.2026. 12:09:24</t>
   </si>
   <si>
     <t>09.02.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2107b1b8-0ee6-4040-9db0-e0c48fc4f7d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=Kov&amp;predmet=47&amp;godina=2025</t>
   </si>
@@ -608,51 +830,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N23"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -719,813 +941,1193 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K5" t="s">
         <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s">
         <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" t="s">
         <v>58</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K7" t="s">
         <v>60</v>
       </c>
       <c r="L7" t="s">
         <v>61</v>
       </c>
       <c r="M7" t="s">
         <v>62</v>
       </c>
       <c r="N7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>64</v>
       </c>
       <c r="D8" t="s">
         <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>66</v>
       </c>
       <c r="I8" t="s">
         <v>67</v>
       </c>
       <c r="J8" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" t="s">
         <v>68</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>69</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>70</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>74</v>
       </c>
       <c r="I9" t="s">
         <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="K9" t="s">
         <v>76</v>
       </c>
       <c r="L9" t="s">
         <v>77</v>
       </c>
       <c r="M9" t="s">
         <v>78</v>
       </c>
       <c r="N9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="K10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="J12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="M13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D14" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I14" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K14" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L14" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="M14" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="N14" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D15" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I15" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="J15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K15" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="L15" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="M15" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="N15" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="I16" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="K16" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="L16" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="M16" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="N16" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="I17" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="J17" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="K17" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="L17" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="N17" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>143</v>
+      </c>
+      <c r="I18" t="s">
+        <v>144</v>
+      </c>
+      <c r="J18" t="s">
+        <v>100</v>
+      </c>
+      <c r="K18" t="s">
+        <v>145</v>
+      </c>
+      <c r="L18" t="s">
         <v>140</v>
       </c>
-      <c r="I18" t="s">
-[...2 lines deleted...]
-      <c r="J18" t="s">
+      <c r="M18" t="s">
+        <v>146</v>
+      </c>
+      <c r="N18" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J19" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="K19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L19" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="M19" t="s">
         <v>152</v>
       </c>
       <c r="N19" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>155</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J20" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="K20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L20" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
       <c r="M20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N20" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I21" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J21" t="s">
-        <v>164</v>
+        <v>100</v>
       </c>
       <c r="K21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L21" t="s">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="M21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="N21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>170</v>
       </c>
       <c r="I22" t="s">
         <v>171</v>
       </c>
-      <c r="J22"/>
+      <c r="J22" t="s">
+        <v>100</v>
+      </c>
       <c r="K22" t="s">
         <v>172</v>
       </c>
       <c r="L22" t="s">
+        <v>167</v>
+      </c>
+      <c r="M22" t="s">
         <v>173</v>
       </c>
-      <c r="M22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D23" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>176</v>
+      </c>
+      <c r="I23" t="s">
+        <v>177</v>
+      </c>
+      <c r="J23" t="s">
+        <v>178</v>
+      </c>
+      <c r="K23" t="s">
         <v>179</v>
       </c>
-      <c r="I23" t="s">
+      <c r="L23" t="s">
         <v>180</v>
       </c>
-      <c r="J23"/>
-      <c r="K23" t="s">
+      <c r="M23" t="s">
         <v>181</v>
       </c>
-      <c r="L23" t="s">
+      <c r="N23" t="s">
         <v>182</v>
       </c>
-      <c r="M23" t="s">
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
         <v>183</v>
       </c>
-      <c r="N23" t="s">
+      <c r="D24" t="s">
+        <v>175</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
         <v>184</v>
+      </c>
+      <c r="I24" t="s">
+        <v>185</v>
+      </c>
+      <c r="J24" t="s">
+        <v>178</v>
+      </c>
+      <c r="K24" t="s">
+        <v>186</v>
+      </c>
+      <c r="L24" t="s">
+        <v>180</v>
+      </c>
+      <c r="M24" t="s">
+        <v>187</v>
+      </c>
+      <c r="N24" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>189</v>
+      </c>
+      <c r="D25" t="s">
+        <v>190</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>191</v>
+      </c>
+      <c r="I25" t="s">
+        <v>192</v>
+      </c>
+      <c r="J25" t="s">
+        <v>46</v>
+      </c>
+      <c r="K25" t="s">
+        <v>193</v>
+      </c>
+      <c r="L25" t="s">
+        <v>194</v>
+      </c>
+      <c r="M25" t="s">
+        <v>195</v>
+      </c>
+      <c r="N25" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>197</v>
+      </c>
+      <c r="D26" t="s">
+        <v>198</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>199</v>
+      </c>
+      <c r="I26" t="s">
+        <v>200</v>
+      </c>
+      <c r="J26" t="s">
+        <v>201</v>
+      </c>
+      <c r="K26" t="s">
+        <v>202</v>
+      </c>
+      <c r="L26" t="s">
+        <v>110</v>
+      </c>
+      <c r="M26" t="s">
+        <v>203</v>
+      </c>
+      <c r="N26" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>205</v>
+      </c>
+      <c r="D27" t="s">
+        <v>206</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>207</v>
+      </c>
+      <c r="I27" t="s">
+        <v>208</v>
+      </c>
+      <c r="J27" t="s">
+        <v>201</v>
+      </c>
+      <c r="K27" t="s">
+        <v>209</v>
+      </c>
+      <c r="L27" t="s">
+        <v>210</v>
+      </c>
+      <c r="M27" t="s">
+        <v>211</v>
+      </c>
+      <c r="N27" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>213</v>
+      </c>
+      <c r="D28" t="s">
+        <v>214</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>215</v>
+      </c>
+      <c r="I28" t="s">
+        <v>216</v>
+      </c>
+      <c r="J28" t="s">
+        <v>217</v>
+      </c>
+      <c r="K28" t="s">
+        <v>218</v>
+      </c>
+      <c r="L28" t="s">
+        <v>61</v>
+      </c>
+      <c r="M28" t="s">
+        <v>219</v>
+      </c>
+      <c r="N28" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D29" t="s">
+        <v>222</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>223</v>
+      </c>
+      <c r="I29" t="s">
+        <v>224</v>
+      </c>
+      <c r="J29" t="s">
+        <v>225</v>
+      </c>
+      <c r="K29" t="s">
+        <v>226</v>
+      </c>
+      <c r="L29" t="s">
+        <v>227</v>
+      </c>
+      <c r="M29" t="s">
+        <v>228</v>
+      </c>
+      <c r="N29" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>221</v>
+      </c>
+      <c r="D30" t="s">
+        <v>222</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>230</v>
+      </c>
+      <c r="I30" t="s">
+        <v>231</v>
+      </c>
+      <c r="J30" t="s">
+        <v>225</v>
+      </c>
+      <c r="K30" t="s">
+        <v>232</v>
+      </c>
+      <c r="L30" t="s">
+        <v>227</v>
+      </c>
+      <c r="M30" t="s">
+        <v>233</v>
+      </c>
+      <c r="N30" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>234</v>
+      </c>
+      <c r="D31" t="s">
+        <v>235</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>236</v>
+      </c>
+      <c r="I31" t="s">
+        <v>237</v>
+      </c>
+      <c r="J31" t="s">
+        <v>238</v>
+      </c>
+      <c r="K31" t="s">
+        <v>239</v>
+      </c>
+      <c r="L31" t="s">
+        <v>93</v>
+      </c>
+      <c r="M31" t="s">
+        <v>240</v>
+      </c>
+      <c r="N31" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>242</v>
+      </c>
+      <c r="D32" t="s">
+        <v>243</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>244</v>
+      </c>
+      <c r="I32" t="s">
+        <v>245</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>246</v>
+      </c>
+      <c r="L32" t="s">
+        <v>247</v>
+      </c>
+      <c r="M32" t="s">
+        <v>248</v>
+      </c>
+      <c r="N32" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>250</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>251</v>
+      </c>
+      <c r="D33" t="s">
+        <v>252</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>253</v>
+      </c>
+      <c r="I33" t="s">
+        <v>254</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>255</v>
+      </c>
+      <c r="L33" t="s">
+        <v>256</v>
+      </c>
+      <c r="M33" t="s">
+        <v>257</v>
+      </c>
+      <c r="N33" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>