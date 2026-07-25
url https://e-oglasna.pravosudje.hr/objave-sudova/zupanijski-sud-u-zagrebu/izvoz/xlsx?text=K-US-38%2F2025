--- v0 (2026-05-31)
+++ v1 (2026-07-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Županijski sud u Zagrebu</t>
   </si>
   <si>
     <t>K-US-38/2025</t>
   </si>
   <si>
-    <t>Nalog od 16.04.2026. TROŠKOVI</t>
+    <t>NALOG TROŠKOVI</t>
   </si>
   <si>
     <t>IVAN VODOPIJA</t>
   </si>
   <si>
-    <t>22.05.2026. 08:42:44</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/193133e7-3dbe-4c92-9f39-2244adc8bace/dokumenti/preuzimanje</t>
+    <t>21.07.2026. 14:47:12</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de615bc2-04b1-429e-8f54-ea8c65692a0c</t>
+  </si>
+  <si>
+    <t>2026-07-21 (6).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de615bc2-04b1-429e-8f54-ea8c65692a0c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=9&amp;upisnik=K-US&amp;predmet=38&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>