--- v0 (2026-06-04)
+++ v1 (2026-07-05)
@@ -6,208 +6,214 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="108">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Poništajni postupak</t>
   </si>
   <si>
+    <t>Općinski sud u Splitu</t>
+  </si>
+  <si>
+    <t>R1-366/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15. lipnja 2026.</t>
+  </si>
+  <si>
+    <t>BERICA d.o.o. 17971252479; GRAD SUPETAR</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:25:22</t>
+  </si>
+  <si>
+    <t>15.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5335bbe1-ccc1-478e-9eb5-9af525e7222f</t>
+  </si>
+  <si>
+    <t>oglas  R1-366 26 BERICA - GRAD SUPETAR - bjanko zadužnica docx.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5335bbe1-ccc1-478e-9eb5-9af525e7222f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=R1&amp;predmet=366&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>R1-136/2024</t>
   </si>
   <si>
     <t>Oglas od 27.05.2026.; Rješenje od 16.04.2026.</t>
   </si>
   <si>
     <t>Ivan Prkačin 04550052092; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>01.06.2026. 08:48:04</t>
   </si>
   <si>
     <t>01.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=136&amp;godina=2024</t>
   </si>
   <si>
     <t>Ivan Prkačin 04550052092; eOglasna ploča</t>
   </si>
   <si>
     <t>01.06.2026. 08:47:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860/dokumenti/preuzimanje</t>
   </si>
   <si>
+    <t>Općinski sud u Čakovcu</t>
+  </si>
+  <si>
+    <t>R1-79/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:00:59</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=R1&amp;predmet=79&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:00:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
-    <t>R1-176/2026</t>
-[...64 lines deleted...]
-  <si>
     <t>R1-127/2025</t>
   </si>
   <si>
     <t>Potvrda pravomoćnosti/ovršnosti od 01.04.2026.; Rješenje od 23.02.2026.</t>
   </si>
   <si>
     <t>SquareOne Coworking d.o.o. za poslovanje nekretninama 56520429523; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>02.04.2026. 08:09:02</t>
   </si>
   <si>
     <t>02.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=127&amp;godina=2025</t>
@@ -264,98 +270,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/a93476c6-ca6d-4b59-b517-8ac46f8e5553/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=R1&amp;predmet=9&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje od 21.01.2026.</t>
   </si>
   <si>
     <t>MIROSLAV MIHALIĆ 13474188301; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>23.01.2026. 14:59:05</t>
   </si>
   <si>
     <t>23.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5cf499c6-8f14-42d4-8ccb-11af0af67142</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5cf499c6-8f14-42d4-8ccb-11af0af67142/dokumenti/preuzimanje</t>
-  </si>
-[...46 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=61&amp;godina=2025</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>R1-139/2024</t>
   </si>
   <si>
     <t>Oglas od 16.10.2024.</t>
   </si>
   <si>
     <t>Oglasna ploča; SOLUCIJA d.o.o. 42807167245</t>
   </si>
   <si>
     <t>16.10.2024. 13:09:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=R1&amp;predmet=139&amp;godina=2024</t>
   </si>
@@ -419,51 +377,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -512,495 +470,419 @@
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
         <v>32</v>
       </c>
-      <c r="I4" t="s">
-[...2 lines deleted...]
-      <c r="J4" t="s">
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>42</v>
       </c>
       <c r="I5" t="s">
         <v>43</v>
       </c>
       <c r="J5" t="s">
         <v>44</v>
       </c>
       <c r="K5" t="s">
         <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L9" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" t="s">
+        <v>84</v>
+      </c>
+      <c r="K10" t="s">
+        <v>85</v>
+      </c>
+      <c r="L10" t="s">
+        <v>86</v>
+      </c>
+      <c r="M10" t="s">
+        <v>87</v>
+      </c>
+      <c r="N10" t="s">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I11" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="J11"/>
       <c r="K11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>98</v>
+      </c>
+      <c r="E12" t="s">
+        <v>99</v>
+      </c>
+      <c r="F12" t="s">
+        <v>100</v>
+      </c>
+      <c r="G12" t="s">
+        <v>101</v>
+      </c>
       <c r="H12" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I12" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="J12"/>
       <c r="K12" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L12" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="N12" t="s">
-        <v>101</v>
-[...25 lines deleted...]
-      <c r="K13" t="s">
         <v>107</v>
-      </c>
-[...49 lines deleted...]
-        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>