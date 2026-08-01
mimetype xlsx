--- v1 (2026-07-05)
+++ v2 (2026-08-01)
@@ -6,214 +6,274 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="121">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Poništajni postupak</t>
   </si>
   <si>
+    <t>Općinski građanski sud u Zagrebu</t>
+  </si>
+  <si>
+    <t>R1-318/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>E-Oglasna ploča suda; Studentski centar Rijeka 87500773013</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:37:40</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28cf719d-2806-41fa-95b9-4f01a862dd6f</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28cf719d-2806-41fa-95b9-4f01a862dd6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Općinski sud u Novom Zagrebu</t>
+  </si>
+  <si>
+    <t>R1-63/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 15.07.2026.; Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>ECCOS-INŽENJERING d.o.o. za projektiranje, nadzor i zaštitu osoba i imovine 71629027685; Upisnik poništajnih postupaka</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:28:10</t>
+  </si>
+  <si>
+    <t>22.01.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a464b507-17d6-4dc1-bb60-a6ef4a541572</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a464b507-17d6-4dc1-bb60-a6ef4a541572/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=63&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ECCOS-INŽENJERING d.o.o. za projektiranje, nadzor i zaštitu osoba i imovine 71629027685; eOglasna</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:27:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f13705e9-61a9-458f-8c8b-ca26607bfac6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f13705e9-61a9-458f-8c8b-ca26607bfac6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Općinski sud u Splitu</t>
   </si>
   <si>
     <t>R1-366/2026</t>
   </si>
   <si>
     <t>Oglas od 15. lipnja 2026.</t>
   </si>
   <si>
     <t>BERICA d.o.o. 17971252479; GRAD SUPETAR</t>
   </si>
   <si>
     <t>15.06.2026. 08:25:22</t>
   </si>
   <si>
     <t>15.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5335bbe1-ccc1-478e-9eb5-9af525e7222f</t>
   </si>
   <si>
     <t>oglas  R1-366 26 BERICA - GRAD SUPETAR - bjanko zadužnica docx.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5335bbe1-ccc1-478e-9eb5-9af525e7222f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=R1&amp;predmet=366&amp;godina=2026</t>
   </si>
   <si>
-    <t>Općinski sud u Novom Zagrebu</t>
-[...1 lines deleted...]
-  <si>
     <t>R1-136/2024</t>
   </si>
   <si>
     <t>Oglas od 27.05.2026.; Rješenje od 16.04.2026.</t>
   </si>
   <si>
     <t>Ivan Prkačin 04550052092; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>01.06.2026. 08:48:04</t>
   </si>
   <si>
     <t>01.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O; Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=136&amp;godina=2024</t>
   </si>
   <si>
     <t>Ivan Prkačin 04550052092; eOglasna ploča</t>
   </si>
   <si>
     <t>01.06.2026. 08:47:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>R1-79/2025</t>
   </si>
   <si>
     <t>Oglas od 08.04.2026.</t>
   </si>
   <si>
     <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>16.04.2026. 12:00:59</t>
   </si>
   <si>
     <t>16.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=R1&amp;predmet=79&amp;godina=2025</t>
   </si>
   <si>
     <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; e-Oglasna ploča</t>
   </si>
   <si>
     <t>16.04.2026. 12:00:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Općinski građanski sud u Zagrebu</t>
-[...1 lines deleted...]
-  <si>
     <t>R1-127/2025</t>
   </si>
   <si>
     <t>Potvrda pravomoćnosti/ovršnosti od 01.04.2026.; Rješenje od 23.02.2026.</t>
   </si>
   <si>
     <t>SquareOne Coworking d.o.o. za poslovanje nekretninama 56520429523; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>02.04.2026. 08:09:02</t>
   </si>
   <si>
     <t>02.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=127&amp;godina=2025</t>
@@ -249,71 +309,50 @@
     <t>Općinski sud u Karlovcu</t>
   </si>
   <si>
     <t>R1-9/2024</t>
   </si>
   <si>
     <t>Oglas od 12.02.2026.</t>
   </si>
   <si>
     <t>MIROSLAV MIHALIĆ 13474188301; Upisnik poništajnih postupaka</t>
   </si>
   <si>
     <t>16.02.2026. 10:22:09</t>
   </si>
   <si>
     <t>16.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a93476c6-ca6d-4b59-b517-8ac46f8e5553</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a93476c6-ca6d-4b59-b517-8ac46f8e5553/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=R1&amp;predmet=9&amp;godina=2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5cf499c6-8f14-42d4-8ccb-11af0af67142/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>R1-139/2024</t>
   </si>
   <si>
     <t>Oglas od 16.10.2024.</t>
   </si>
   <si>
     <t>Oglasna ploča; SOLUCIJA d.o.o. 42807167245</t>
   </si>
   <si>
     <t>16.10.2024. 13:09:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=R1&amp;predmet=139&amp;godina=2024</t>
   </si>
@@ -377,51 +416,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -584,305 +623,381 @@
       </c>
       <c r="I5" t="s">
         <v>43</v>
       </c>
       <c r="J5" t="s">
         <v>44</v>
       </c>
       <c r="K5" t="s">
         <v>45</v>
       </c>
       <c r="L5" t="s">
         <v>46</v>
       </c>
       <c r="M5" t="s">
         <v>47</v>
       </c>
       <c r="N5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s">
         <v>59</v>
       </c>
       <c r="L7" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="M7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
         <v>66</v>
       </c>
-      <c r="I8" t="s">
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="J8" t="s">
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
         <v>68</v>
       </c>
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N9" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" t="s">
+        <v>78</v>
+      </c>
+      <c r="K10" t="s">
+        <v>79</v>
+      </c>
+      <c r="L10" t="s">
+        <v>80</v>
+      </c>
+      <c r="M10" t="s">
+        <v>81</v>
+      </c>
+      <c r="N10" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D11" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J11" t="s">
+        <v>88</v>
+      </c>
+      <c r="K11" t="s">
+        <v>89</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" t="s">
         <v>91</v>
-      </c>
-[...14 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" t="s">
+        <v>94</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>95</v>
+      </c>
+      <c r="I12" t="s">
         <v>96</v>
       </c>
-      <c r="C12" t="s">
+      <c r="J12" t="s">
         <v>97</v>
       </c>
-      <c r="D12" t="s">
+      <c r="K12" t="s">
         <v>98</v>
       </c>
-      <c r="E12" t="s">
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>99</v>
       </c>
-      <c r="F12" t="s">
+      <c r="N12" t="s">
         <v>100</v>
       </c>
-      <c r="G12" t="s">
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
         <v>101</v>
       </c>
-      <c r="H12" t="s">
+      <c r="C13" t="s">
         <v>102</v>
       </c>
-      <c r="I12" t="s">
+      <c r="D13" t="s">
         <v>103</v>
       </c>
-      <c r="J12"/>
-      <c r="K12" t="s">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
         <v>104</v>
       </c>
-      <c r="L12" t="s">
+      <c r="I13" t="s">
         <v>105</v>
       </c>
-      <c r="M12" t="s">
+      <c r="J13"/>
+      <c r="K13" t="s">
         <v>106</v>
       </c>
-      <c r="N12" t="s">
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
         <v>107</v>
+      </c>
+      <c r="N13" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>111</v>
+      </c>
+      <c r="E14" t="s">
+        <v>112</v>
+      </c>
+      <c r="F14" t="s">
+        <v>113</v>
+      </c>
+      <c r="G14" t="s">
+        <v>114</v>
+      </c>
+      <c r="H14" t="s">
+        <v>115</v>
+      </c>
+      <c r="I14" t="s">
+        <v>116</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>117</v>
+      </c>
+      <c r="L14" t="s">
+        <v>118</v>
+      </c>
+      <c r="M14" t="s">
+        <v>119</v>
+      </c>
+      <c r="N14" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>