--- v2 (2026-08-01)
+++ v3 (2026-08-24)
@@ -6,274 +6,250 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="104">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Poništajni postupak</t>
   </si>
   <si>
+    <t>Općinski sud u Novom Zagrebu</t>
+  </si>
+  <si>
+    <t>R1-63/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 15.07.2026.; Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>ECCOS-INŽENJERING d.o.o. za projektiranje, nadzor i zaštitu osoba i imovine 71629027685; Upisnik poništajnih postupaka</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:28:10</t>
+  </si>
+  <si>
+    <t>22.01.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a464b507-17d6-4dc1-bb60-a6ef4a541572</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a464b507-17d6-4dc1-bb60-a6ef4a541572/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=63&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ECCOS-INŽENJERING d.o.o. za projektiranje, nadzor i zaštitu osoba i imovine 71629027685; eOglasna</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:27:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f13705e9-61a9-458f-8c8b-ca26607bfac6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f13705e9-61a9-458f-8c8b-ca26607bfac6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinski sud u Splitu</t>
+  </si>
+  <si>
+    <t>R1-366/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 15. lipnja 2026.</t>
+  </si>
+  <si>
+    <t>BERICA d.o.o. 17971252479; GRAD SUPETAR</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:25:22</t>
+  </si>
+  <si>
+    <t>15.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5335bbe1-ccc1-478e-9eb5-9af525e7222f</t>
+  </si>
+  <si>
+    <t>oglas  R1-366 26 BERICA - GRAD SUPETAR - bjanko zadužnica docx.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5335bbe1-ccc1-478e-9eb5-9af525e7222f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=7&amp;upisnik=R1&amp;predmet=366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-136/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 27.05.2026.; Rješenje od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Prkačin 04550052092; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:48:04</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=136&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ivan Prkačin 04550052092; eOglasna ploča</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:47:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Općinski sud u Čakovcu</t>
+  </si>
+  <si>
+    <t>R1-79/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:00:59</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=R1&amp;predmet=79&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>16.04.2026. 12:00:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
-    <t>R1-318/2026</t>
-[...172 lines deleted...]
-  <si>
     <t>R1-127/2025</t>
   </si>
   <si>
     <t>Potvrda pravomoćnosti/ovršnosti od 01.04.2026.; Rješenje od 23.02.2026.</t>
   </si>
   <si>
     <t>SquareOne Coworking d.o.o. za poslovanje nekretninama 56520429523; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>02.04.2026. 08:09:02</t>
   </si>
   <si>
     <t>02.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=127&amp;godina=2025</t>
@@ -282,77 +258,50 @@
     <t>Općinski sud u Rijeci</t>
   </si>
   <si>
     <t>R1-56/2026</t>
   </si>
   <si>
     <t>Oglas od 23.03.2026.</t>
   </si>
   <si>
     <t>PLODINE DIONIČKO DRUŠTVO ZA TRGOVINU I USLUGE 92510683607; Upisnik poništajnih postupaka</t>
   </si>
   <si>
     <t>23.03.2026. 10:42:46</t>
   </si>
   <si>
     <t>24.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06faf742-4c5b-4795-970a-b9153f541526</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06faf742-4c5b-4795-970a-b9153f541526/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=8&amp;upisnik=R1&amp;predmet=56&amp;godina=2026</t>
-  </si>
-[...25 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5048&amp;upisnik=R1&amp;predmet=9&amp;godina=2024</t>
   </si>
   <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>R1-139/2024</t>
   </si>
   <si>
     <t>Oglas od 16.10.2024.</t>
   </si>
   <si>
     <t>Oglasna ploča; SOLUCIJA d.o.o. 42807167245</t>
   </si>
   <si>
     <t>16.10.2024. 13:09:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=R1&amp;predmet=139&amp;godina=2024</t>
   </si>
@@ -416,51 +365,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -509,495 +458,419 @@
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="I3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
         <v>39</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>43</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" t="s">
         <v>57</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>58</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>59</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
         <v>64</v>
       </c>
-      <c r="I8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" t="s">
         <v>70</v>
       </c>
-      <c r="I9" t="s">
+      <c r="K9" t="s">
         <v>71</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M9" t="s">
         <v>73</v>
       </c>
       <c r="N9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="J11" t="s">
         <v>88</v>
       </c>
+      <c r="J11"/>
       <c r="K11" t="s">
         <v>89</v>
       </c>
       <c r="L11" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="M11" t="s">
         <v>90</v>
       </c>
       <c r="N11" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>92</v>
       </c>
       <c r="C12" t="s">
         <v>93</v>
       </c>
       <c r="D12" t="s">
         <v>94</v>
       </c>
-      <c r="E12"/>
-[...1 lines deleted...]
-      <c r="G12"/>
+      <c r="E12" t="s">
+        <v>95</v>
+      </c>
+      <c r="F12" t="s">
+        <v>96</v>
+      </c>
+      <c r="G12" t="s">
+        <v>97</v>
+      </c>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I12" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="J12"/>
       <c r="K12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="L12" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N12" t="s">
-        <v>100</v>
-[...12 lines deleted...]
-      <c r="D13" t="s">
         <v>103</v>
-      </c>
-[...62 lines deleted...]
-        <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>