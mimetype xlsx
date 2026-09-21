--- v3 (2026-08-24)
+++ v4 (2026-09-21)
@@ -6,97 +6,172 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="127">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Poništajni postupak</t>
   </si>
   <si>
+    <t>Općinski građanski sud u Zagrebu</t>
+  </si>
+  <si>
+    <t>R1-382/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>KONZUM plus d.o.o. 62226620908; OGSZG</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:02:50</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/787b439c-e0c4-4505-a2f1-1365482ad4d1</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/787b439c-e0c4-4505-a2f1-1365482ad4d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-383/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:54:23</t>
+  </si>
+  <si>
+    <t>08.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c45526c-9eeb-4fef-baca-8f9d3edc735a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c45526c-9eeb-4fef-baca-8f9d3edc735a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-380/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>KONZUM plus d.o.o. 62226620908; OGS ZG - Oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:07:13</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823499bd-27e1-4ad4-86be-b256e53d4a5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823499bd-27e1-4ad4-86be-b256e53d4a5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=380&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Općinski sud u Novom Zagrebu</t>
   </si>
   <si>
     <t>R1-63/2025</t>
   </si>
   <si>
     <t>Oglas od 15.07.2026.; Rješenje od 09.06.2026.</t>
   </si>
   <si>
     <t>ECCOS-INŽENJERING d.o.o. za projektiranje, nadzor i zaštitu osoba i imovine 71629027685; Upisnik poništajnih postupaka</t>
   </si>
   <si>
     <t>22.07.2026. 10:28:10</t>
   </si>
   <si>
     <t>22.01.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a464b507-17d6-4dc1-bb60-a6ef4a541572</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a464b507-17d6-4dc1-bb60-a6ef4a541572/dokumenti/preuzimanje</t>
@@ -182,72 +257,66 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Općinski sud u Čakovcu</t>
   </si>
   <si>
     <t>R1-79/2025</t>
   </si>
   <si>
     <t>Oglas od 08.04.2026.</t>
   </si>
   <si>
     <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>16.04.2026. 12:00:59</t>
   </si>
   <si>
     <t>16.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47c21dca-9daa-4930-bc59-1e10963a8a55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5141&amp;upisnik=R1&amp;predmet=79&amp;godina=2025</t>
   </si>
   <si>
     <t>TEGRA DRUŠTVO S OGRANIČENOM ODGOVORNOŠĆU ZA NISKOGRADNJU I HIDROGRADNJU 52347609859; e-Oglasna ploča</t>
   </si>
   <si>
     <t>16.04.2026. 12:00:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1866788e-34b4-4c3a-9da5-a0fdeefddc9d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>R1-127/2025</t>
   </si>
   <si>
     <t>Potvrda pravomoćnosti/ovršnosti od 01.04.2026.; Rješenje od 23.02.2026.</t>
   </si>
   <si>
     <t>SquareOne Coworking d.o.o. za poslovanje nekretninama 56520429523; UPISNIK PONIŠTAJNIH POSTUPAKA</t>
   </si>
   <si>
     <t>02.04.2026. 08:09:02</t>
   </si>
   <si>
     <t>02.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42f008b2-cb5b-485e-8d78-b5d302d85f01/dokumenti/preuzimanje</t>
   </si>
@@ -365,51 +434,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -461,416 +530,530 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="I6" t="s">
-[...5 lines deleted...]
-      <c r="K6" t="s">
+      <c r="M6" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D9" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" t="s">
         <v>68</v>
       </c>
-      <c r="I9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K9" t="s">
+        <v>74</v>
+      </c>
+      <c r="L9" t="s">
+        <v>47</v>
+      </c>
+      <c r="M9" t="s">
+        <v>75</v>
+      </c>
+      <c r="N9" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>85</v>
+      </c>
+      <c r="I11" t="s">
+        <v>86</v>
+      </c>
+      <c r="J11" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" t="s">
         <v>87</v>
       </c>
-      <c r="I11" t="s">
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
         <v>88</v>
       </c>
-      <c r="J11"/>
-[...8 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>91</v>
+      </c>
+      <c r="I12" t="s">
         <v>92</v>
       </c>
-      <c r="C12" t="s">
+      <c r="J12" t="s">
         <v>93</v>
       </c>
-      <c r="D12" t="s">
+      <c r="K12" t="s">
         <v>94</v>
       </c>
-      <c r="E12" t="s">
+      <c r="L12" t="s">
         <v>95</v>
       </c>
-      <c r="F12" t="s">
+      <c r="M12" t="s">
         <v>96</v>
       </c>
-      <c r="G12" t="s">
+      <c r="N12" t="s">
         <v>97</v>
       </c>
-      <c r="H12" t="s">
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
         <v>98</v>
       </c>
-      <c r="I12" t="s">
+      <c r="C13" t="s">
         <v>99</v>
       </c>
-      <c r="J12"/>
-      <c r="K12" t="s">
+      <c r="D13" t="s">
         <v>100</v>
       </c>
-      <c r="L12" t="s">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
         <v>101</v>
       </c>
-      <c r="M12" t="s">
+      <c r="I13" t="s">
         <v>102</v>
       </c>
-      <c r="N12" t="s">
+      <c r="J13" t="s">
         <v>103</v>
+      </c>
+      <c r="K13" t="s">
+        <v>104</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N13" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D14" t="s">
+        <v>109</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>110</v>
+      </c>
+      <c r="I14" t="s">
+        <v>111</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>112</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>113</v>
+      </c>
+      <c r="N14" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>115</v>
+      </c>
+      <c r="C15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D15" t="s">
+        <v>117</v>
+      </c>
+      <c r="E15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F15" t="s">
+        <v>119</v>
+      </c>
+      <c r="G15" t="s">
+        <v>120</v>
+      </c>
+      <c r="H15" t="s">
+        <v>121</v>
+      </c>
+      <c r="I15" t="s">
+        <v>122</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>123</v>
+      </c>
+      <c r="L15" t="s">
+        <v>124</v>
+      </c>
+      <c r="M15" t="s">
+        <v>125</v>
+      </c>
+      <c r="N15" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>