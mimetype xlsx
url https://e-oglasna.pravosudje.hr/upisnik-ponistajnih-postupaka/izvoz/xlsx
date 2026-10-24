--- v4 (2026-09-21)
+++ v5 (2026-10-24)
@@ -6,121 +6,256 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="140">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Poništajni postupak</t>
   </si>
   <si>
+    <t>Općinski sud u Varaždinu</t>
+  </si>
+  <si>
+    <t>R1-73/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>KOKA peradarsko prehrambena industrija društvo s ograničenom odgovornošću 21031321242; e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:02:56</t>
+  </si>
+  <si>
+    <t>21.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ed9b0bd-6d46-47cd-a77b-64da7ccd0ebc</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ed9b0bd-6d46-47cd-a77b-64da7ccd0ebc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5057&amp;upisnik=R1&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Općinski sud u Zadru</t>
+  </si>
+  <si>
+    <t>R1-284/2023</t>
+  </si>
+  <si>
+    <t>Objava oglasa R1-284/2023</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>16.10.2026. 15:25:02</t>
+  </si>
+  <si>
+    <t>16.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a94d244-21fa-436c-8de5-08a5a9f2c233</t>
+  </si>
+  <si>
+    <t>R1-284-23_oglas.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a94d244-21fa-436c-8de5-08a5a9f2c233/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=R1&amp;predmet=284&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>R1-129/2025</t>
+  </si>
+  <si>
+    <t>Oglas za poništenje mjenica</t>
+  </si>
+  <si>
+    <t>14.10.2026. 14:47:12</t>
+  </si>
+  <si>
+    <t>14.04.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/507675ad-b1c2-45ba-a076-670e00b92267</t>
+  </si>
+  <si>
+    <t>R1-129-2025_OGLAS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/507675ad-b1c2-45ba-a076-670e00b92267/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=R1&amp;predmet=129&amp;godina=2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">oglas </t>
+  </si>
+  <si>
+    <t>14.10.2026. 14:45:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d9cd479-8f9a-4829-ac96-22122531d10f</t>
+  </si>
+  <si>
+    <t>R1-125-2025-_PONIŠTENJE_MJENICE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d9cd479-8f9a-4829-ac96-22122531d10f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Trgovački sud u Zagrebu</t>
+  </si>
+  <si>
+    <t>St-2159/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prijave tražbina </t>
+  </si>
+  <si>
+    <t>DJEČJI ESCAPE ROOM CENTAR d.o.o.</t>
+  </si>
+  <si>
+    <t>Avenija Dubrovnik 15, Zagreb</t>
+  </si>
+  <si>
+    <t>65128700869</t>
+  </si>
+  <si>
+    <t>DJEČJI ESCAPE ROOM CENTAR d.o.o. 65128700869</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:59:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038d4cd1-ef74-4178-9f6b-dda5f1b3f153</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - HAMAG BICRO.pdf; 07-02-26-5 Prijava tražbine - HRVATSKE VODE.pdf; 07-02-26-6 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-7 Prijava tražbine - LANTEL D.O.O..pdf; 07-02-26-8 Prijava tražbine - DOCTUS ZG D.O.O..pdf; 07-02-26-9 Prijava tražbine - JMK Digital, obrt za digitalno oglašavanje.pdf; 07-02-26-10 Prijava tražbine - FOLIJE ZAGREB D.O.O..pdf; 07-02-26-11 Prijava tražbine - ZAGREBAČKI VELESAJAM d.o.o..pdf; 07-02-26-12 Prijava tražbine - LJUBEK D.O.O..pdf; 07-02-26-13 Prijava tražbine - PBZ d.d..pdf; 07-02-26-14 Prijava tražbine - GRAD ZAGREB.pdf; 07-02-26-15 Prijava tražbine - KRUNOSLAVA JOSIMOVIĆ.pdf; 07-02-26-16 Prijava tražbine - DJEČJI ZABAVNI CENTAR J.D.O.O..pdf; 07-02-26-17 Prijava tražbina -  ZAGREBAČKI  HOLDING .pdf; 07-02-26-18 Prijava tražbine - PORSCHE LEASING.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038d4cd1-ef74-4178-9f6b-dda5f1b3f153/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2159&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>R1-382/2026</t>
   </si>
   <si>
     <t>Oglas od 09.09.2026.</t>
   </si>
   <si>
     <t>KONZUM plus d.o.o. 62226620908; OGSZG</t>
   </si>
   <si>
     <t>09.09.2026. 10:02:50</t>
   </si>
   <si>
     <t>09.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787b439c-e0c4-4505-a2f1-1365482ad4d1</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787b439c-e0c4-4505-a2f1-1365482ad4d1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=382&amp;godina=2026</t>
   </si>
   <si>
     <t>R1-383/2026</t>
   </si>
   <si>
     <t>Oglas od 04.09.2026.</t>
   </si>
   <si>
     <t>08.09.2026. 10:54:23</t>
   </si>
   <si>
     <t>08.03.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c45526c-9eeb-4fef-baca-8f9d3edc735a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c45526c-9eeb-4fef-baca-8f9d3edc735a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1&amp;predmet=383&amp;godina=2026</t>
@@ -236,168 +371,72 @@
   <si>
     <t>01.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21f63d34-0fe0-4e6f-b3ad-6b25fdefc488/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5144&amp;upisnik=R1&amp;predmet=136&amp;godina=2024</t>
   </si>
   <si>
     <t>Ivan Prkačin 04550052092; eOglasna ploča</t>
   </si>
   <si>
     <t>01.06.2026. 08:47:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e4ddd2f8-e3b5-479c-8a10-c4bdb9d25860/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Općinski sud u Čakovcu</t>
-[...91 lines deleted...]
-  <si>
     <t>Općinski sud u Osijeku</t>
   </si>
   <si>
     <t>R1-139/2024</t>
   </si>
   <si>
     <t>Oglas od 16.10.2024.</t>
   </si>
   <si>
     <t>Oglasna ploča; SOLUCIJA d.o.o. 42807167245</t>
   </si>
   <si>
     <t>16.10.2024. 13:09:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf71d447-77c2-4b7b-99fc-1fdcbcf6748b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5107&amp;upisnik=R1&amp;predmet=139&amp;godina=2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2407/2023</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-2407/2023</t>
   </si>
   <si>
     <t>SADEMKO PROMET d.o.o.</t>
   </si>
   <si>
     <t>Masarykova ulica 10, 10000 Zagreb</t>
   </si>
   <si>
     <t>53348677112</t>
   </si>
   <si>
     <t>SADEMKO PROMET d.o.o. 53348677112</t>
   </si>
   <si>
     <t>04.03.2024. 09:45:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ff2c37d-adce-49e3-9c33-a4253bbf7f05</t>
   </si>
@@ -434,51 +473,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -527,533 +566,575 @@
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
         <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>51</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" t="s">
+        <v>54</v>
+      </c>
       <c r="H6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="J6"/>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="J7" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L7" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="J10" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L10" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="I11" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="K11" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="L11" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="M11" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="N11" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="J12" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="K12" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="L12" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="M12" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="N12" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="D13" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="I13" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="J13" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="K13" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="L13" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="M13" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="N13" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I14" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>118</v>
+      </c>
+      <c r="J14" t="s">
+        <v>113</v>
+      </c>
       <c r="K14" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="L14" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="M14" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="N14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
-[...9 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L15" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="N15" t="s">
-        <v>126</v>
+        <v>128</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D16" t="s">
+        <v>130</v>
+      </c>
+      <c r="E16" t="s">
+        <v>131</v>
+      </c>
+      <c r="F16" t="s">
+        <v>132</v>
+      </c>
+      <c r="G16" t="s">
+        <v>133</v>
+      </c>
+      <c r="H16" t="s">
+        <v>134</v>
+      </c>
+      <c r="I16" t="s">
+        <v>135</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>136</v>
+      </c>
+      <c r="L16" t="s">
+        <v>137</v>
+      </c>
+      <c r="M16" t="s">
+        <v>138</v>
+      </c>
+      <c r="N16" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>